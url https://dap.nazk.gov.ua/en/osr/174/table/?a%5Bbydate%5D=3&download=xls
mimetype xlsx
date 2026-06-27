--- v0 (2026-05-05)
+++ v1 (2026-06-27)
@@ -216,51 +216,51 @@
   <si>
     <t>Ensuring data exchange and interoperability between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Automatic data exchange and interoperability between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out has been ensured.</t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)» було розпочато створення онлайн платформи управління орендою державного майна (далі – Платформа). Актом приймання-передачі наданих послуг від 13.05.2024 Фонд державного майна України (далі – ФДМУ) прийняв від виконавця послуги з реалізації перших 6 модулів Платформи.
 Однак, функціонал Платформи, який уже реалізовано, не покриває всіх потреб ФДМУ для забезпечення реалізації вимог Закону України «Про оренду державного та комунального майна» щодо передачі в оренду державного майна через електронні аукціони. Для введення в промислову експлуатацію Платформи в повному обсязі потребує подальшого доопрацювання розроблених та створення додаткових модулів (сервісів).
 Також ФДМУ здійснюється пошук джерел фінансування для завершення розробки Платформи, зокрема направлено до Мінцифри запит та обґрунтування потреби в наданні ресурсної підтримки ФДМУ, як замовнику проєкту інформатизації, для створення та впровадження Платформи. Пропозицію було підтримано і проєкт включено до переліку окремих завдань, проєктів, робіт з інформатизації Національної програми інформатизації, що фінансуються за рахунок бюджетних призначень за бюджетною програмою 2911040 «Національна програма інформатизації» розпорядженням Кабінету Міністрів України від 30.08.2024 № 819.
 Водночас слід зазначити, що забезпечити автоматизований обмін даними та технічну можливість взаємодії між електронною системою «Prozorro.Sale» та Платформою щодо майна, яке передане або передається в оренду, можливо тільки після введення в експлуатацію Платформи.
 ФДМУ листом від 12.07.2024 № 10-46-19021 надсилав до НАЗК пропозицію щодо внесення змін до пунктів 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, однак зазначені пропозиції не були враховані при підготовці проєкту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023 – 2025 роки»
 З огляду на об’єктивну неможливість дотримання термінів, передбачених пунктами 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, ФДМУ до Кабінету Міністрів України та НАЗК направлено лист від 13.09.2024 №10-46-25030 стосовно врахування пропозиції ФДМУ до вищезазначеного проекту постанови Кабінету Міністрів України, а саме визначення термінів виконання зазначених пунктів.
-Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5 Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.</t>
+Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>