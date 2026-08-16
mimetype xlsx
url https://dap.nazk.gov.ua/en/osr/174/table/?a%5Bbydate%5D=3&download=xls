--- v1 (2026-06-27)
+++ v2 (2026-08-16)
@@ -161,106 +161,110 @@
 До опублікованого 04.06.2024 на сайті Мінекономіки аналітичного звіту надано лише відгуки щодо його підтримки та не підтримки.
 Водночас жодного коментаря по суті звіту не надано.
 Суттєвих проблемних питань, що впливають на зниження конкуренції на аукціонах з оренди державного та комунального майна, окрім безпекової ситуації, пов’язаної з триваючою повномасштабною агресією проти України, під час підготовки та обговорення аналітичного звіту не виявлено.
 Мінекономіки повідомляє, що подальше обговорення аналітичного звіту, зокрема за участю представників неурядових та міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, наразі вбачається недоцільним.</t>
   </si>
   <si>
     <t>2.4.2.3.3</t>
   </si>
   <si>
     <t>Eliminating the discovered causes of low competition during state or municipal property lease auctions</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>The discovered causes of low competition during state or municipal property lease auctions have been eliminated.</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 За результатами аналізу виявлених причин низької конкуренції на аукціонах з оренди встановлено, що одним з ключових проблемних питань, що вплинули на певне зниження конкуренції на аукціонах з оренди державного та комунального майна, залишається те, що пропозиція на ринку оренди державного і комунального майна значно перевищує попит, особливо в умовах воєнного стану.
 Вирішенню зазначеного питання сприятиме, насамперед, стабілізація та покращення в цілому безпекової ситуації в країні.
 Разом з тим, в аналітичному звіті, підготовленому Мінекономіки на виконання п.п. 2.4.2.3.1, було виявлені інші причини низької конкуренції на аукціонах з оренди державного та комунального майна (окрім зазначеної вище), інформація про усунення яких відсутня.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 Таким чином, з огляду на показник виконання та на те, що виявлені причини низької конкуренції на аукціонах з оренди державного та комунального майна не усунуто, захід слід вважати невиконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.4.2.3.4</t>
   </si>
   <si>
     <t>Developing and approving the procedure of data exchange between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>The procedure of data exchange between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out has been approved.</t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)», відповідно до укладеного з Фондом «Євразія» меморандуму розробником реалізовано, а Фондом прийнято 6 модулів онлайн-платформи з управління орендною державного майна (далі – Платформа).
 Уведення в промислову експлуатацію Платформи потребує подальшого доопрацювання розроблених та створення додаткових модулів.
 Для доопрацювання Платформи Фондом було надано до Мінцифри обґрунтування потреби в наданні ресурсної підтримки. Розпорядженням Кабінету Міністрів України від 30.08.2024 № 819-р виділено 2,0 млн грн, за рахунок яких закуплено послуги з розробки оновленого техніко-економічного обґрунтування та технічного завдання на створення Платформи. З урахуванням затвердженого ТЕО Фонд здійснює пошук джерел фінансування для завершення розробки Платформи.
 Також Фонд неодноразово, зокрема листом від 17.12.2024 № 10-46-2-33963 звертався до НАЗК та Уряду з пропозицією продовжити термін виконання заходу.
-Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).</t>
+Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).
+Станом на 2 квартал 2026 року Фонд державного майна України повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб». Вказаним законом зокрема передбачена обов’язковість протягом трьох років перетворення державних підприємств у товариства, що матиме наслідком кількості їх чинних договорів оренди так і державного майна, яке може бути об’єктом оренди.
+Надана за 2 квартал 2026 року інформація не підтверджує затвердження порядку обміну даними між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності, що є показником виконання заходу. З огляду на відсутність інформації про затвердження зазначеного порядку, підстав для визнання заходу виконаним немає. Отже, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.2.3.5</t>
   </si>
   <si>
     <t>Ensuring data exchange and interoperability between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Automatic data exchange and interoperability between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out has been ensured.</t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)» було розпочато створення онлайн платформи управління орендою державного майна (далі – Платформа). Актом приймання-передачі наданих послуг від 13.05.2024 Фонд державного майна України (далі – ФДМУ) прийняв від виконавця послуги з реалізації перших 6 модулів Платформи.
 Однак, функціонал Платформи, який уже реалізовано, не покриває всіх потреб ФДМУ для забезпечення реалізації вимог Закону України «Про оренду державного та комунального майна» щодо передачі в оренду державного майна через електронні аукціони. Для введення в промислову експлуатацію Платформи в повному обсязі потребує подальшого доопрацювання розроблених та створення додаткових модулів (сервісів).
 Також ФДМУ здійснюється пошук джерел фінансування для завершення розробки Платформи, зокрема направлено до Мінцифри запит та обґрунтування потреби в наданні ресурсної підтримки ФДМУ, як замовнику проєкту інформатизації, для створення та впровадження Платформи. Пропозицію було підтримано і проєкт включено до переліку окремих завдань, проєктів, робіт з інформатизації Національної програми інформатизації, що фінансуються за рахунок бюджетних призначень за бюджетною програмою 2911040 «Національна програма інформатизації» розпорядженням Кабінету Міністрів України від 30.08.2024 № 819.
 Водночас слід зазначити, що забезпечити автоматизований обмін даними та технічну можливість взаємодії між електронною системою «Prozorro.Sale» та Платформою щодо майна, яке передане або передається в оренду, можливо тільки після введення в експлуатацію Платформи.
 ФДМУ листом від 12.07.2024 № 10-46-19021 надсилав до НАЗК пропозицію щодо внесення змін до пунктів 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, однак зазначені пропозиції не були враховані при підготовці проєкту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023 – 2025 роки»
 З огляду на об’єктивну неможливість дотримання термінів, передбачених пунктами 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, ФДМУ до Кабінету Міністрів України та НАЗК направлено лист від 13.09.2024 №10-46-25030 стосовно врахування пропозиції ФДМУ до вищезазначеного проекту постанови Кабінету Міністрів України, а саме визначення термінів виконання зазначених пунктів.
-Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.</t>
+Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>