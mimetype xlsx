--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -177,92 +177,93 @@
     <t>Approving the individual members of the Coordinating Working Group on the Issues of the Anticorruption Policy, which is co-chaired by the Chairman of the National Agency and the a minister of the Cabinet of Ministers of Ukraine</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>The individual members of the Coordinating Taskforce on the Issues of the Anticorruption Policy have been approved.</t>
   </si>
   <si>
     <t>Національне агентство розробило проект розпорядження Кабінету Міністрів України "Про затвердження складу Координаційної робочої групи з питань антикорупційної політики", який листом від 18.06.2024 №10-01/44509-24 було надіслано на розгляд Уряду.
 Склад Координаційної робочої групи з питань антикорупційної політики було затверджено розпорядженням Кабінету Міністрів України від 16 серпня 2024 р. № 784-р.</t>
   </si>
   <si>
     <t>1.1.1.6.7</t>
   </si>
   <si>
     <t>Implementation of measures by the National Agency towards encouraging the Program implementing actors to implement the Program activities in a timely manner and effectively. In particular, at least once every quarter the National Agency shall send official letters to those Program actors that have failed to implement or have inadequately implemented the activities in respect of which they have been designated as implementing actors.</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>At least once every quarter the National Agency sends official letters to those Program actors that have failed to implement or have inadequately implemented the activities in respect of which they have been designated as implementing actors.</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щонайменш один раз в квартал надсилання листів до тих виконавців ДАП на 2023-2025 роки (далі - Програма), які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. 
+    <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щонайменш один раз в квартал надсилання листів до тих виконавців ДАП на 2023-2025 роки (далі - Програма), які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі.  
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке надсилання листів повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2025 року.
-На виконання вказаного заходу НАЗК забезпечувало щоквартальне надсилання листів до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. &lt;br&gt;
-Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року.
+На виконання вказаного заходу НАЗК забезпечувало щоквартальне надсилання листів до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. 
+Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1 кварталі 2026 року.
 З огляду на те, що НАЗК не забезпечило надсилання відповідних листів у 3 кварталі 2025 року, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.1.1.6.8</t>
   </si>
   <si>
     <t>Ensuring the quarterly update of the Cabinet of Ministers of Ukraine, the Parliament of Ukraine (particularly the Ukrainian Parliament committee overseeing the issues of combating corruption), and the President of Ukraine on the status of Program implementation</t>
   </si>
   <si>
     <t>The Cabinet of Ministers of Ukraine, the Parliament of Ukraine, and the President of Ukraine receive quarterly updates on the status of Program implementation.</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щоквартальне інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Державної антикорупційної програми на 2023-2025 роки (далі - Програма).
+    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щоквартальне інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Державної антикорупційної програми на 2023-2025 роки (далі - Програма). 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке інформування повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - про стан реалізації Програми у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - про стан реалізації Програми у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - про стан реалізації Програми у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - про стан реалізації Програми у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - про стан реалізації Програми у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - про стан реалізації Програми у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - про стан реалізації Програми у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - про стан реалізації Програми у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - про стан реалізації Програми у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - про стан реалізації Програми у 3 кварталі 2025 року.
 На виконання заходу Національне агентство протягом 3 та 4 кварталу 2023 року, щоквартально протягом 2024 та 2025 років забезпечувало надсилання листів до Президента України, Верховної Ради України (зокрема Комітету  Верховної Ради України з питань антикорупційної політики), Кабінету Міністрів України, у яких було містилась звітна інформація про стан реалізації Програми станом на кінець відповідного звітного кварталу.
+Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1 кварталі 2026 року.
 З огляду на вищенаведене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.6.9</t>
   </si>
   <si>
     <t>Analyzing the issue of establishment of regional offices of the National Agency and using the analysis findings to make a justified decision to either establish them or decide that no need for such offices exists</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>The decision has been made by the Chairperson of the National Agency based on the analysis findings.</t>
   </si>
   <si>
     <t>The issue of establishing regional offices was analyzed, resulting in a memo addressed to the Head of the National Agency on Corruption Prevention (NACP). The memo outlined a study of the NACP’s main policy-making and inspection functions, analyzed the regulatory legal framework, and identified 3 alternative configurations of a potential network of regional offices with different organizational and legal bases for their activities. 
 The results of the analysis determined the advantages and risks of establishing regional offices of the NACP.
 Given the introduction of martial law, which necessitates the allocation of all state resources to military resistance to Russian aggression, the occupation of almost a quarter of Ukraine’s territory, and the assessment of potential costs, forecast results and consequences, the analysis shows that the establishment of regional offices of the NACP is currently inappropriate.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>