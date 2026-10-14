--- v1 (2026-06-24)
+++ v2 (2026-10-14)
@@ -190,51 +190,51 @@
     <t>1.1.1.6.7</t>
   </si>
   <si>
     <t>Implementation of measures by the National Agency towards encouraging the Program implementing actors to implement the Program activities in a timely manner and effectively. In particular, at least once every quarter the National Agency shall send official letters to those Program actors that have failed to implement or have inadequately implemented the activities in respect of which they have been designated as implementing actors.</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>At least once every quarter the National Agency sends official letters to those Program actors that have failed to implement or have inadequately implemented the activities in respect of which they have been designated as implementing actors.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щонайменш один раз в квартал надсилання листів до тих виконавців ДАП на 2023-2025 роки (далі - Програма), які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі.  
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке надсилання листів повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2025 року.
 На виконання вказаного заходу НАЗК забезпечувало щоквартальне надсилання листів до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. 
-Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1 кварталі 2026 року.
+Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1  кварталі 2026 року.
 З огляду на те, що НАЗК не забезпечило надсилання відповідних листів у 3 кварталі 2025 року, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.1.1.6.8</t>
   </si>
   <si>
     <t>Ensuring the quarterly update of the Cabinet of Ministers of Ukraine, the Parliament of Ukraine (particularly the Ukrainian Parliament committee overseeing the issues of combating corruption), and the President of Ukraine on the status of Program implementation</t>
   </si>
   <si>
     <t>The Cabinet of Ministers of Ukraine, the Parliament of Ukraine, and the President of Ukraine receive quarterly updates on the status of Program implementation.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щоквартальне інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Державної антикорупційної програми на 2023-2025 роки (далі - Програма). 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке інформування повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - про стан реалізації Програми у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - про стан реалізації Програми у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - про стан реалізації Програми у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - про стан реалізації Програми у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - про стан реалізації Програми у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - про стан реалізації Програми у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - про стан реалізації Програми у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - про стан реалізації Програми у 1 кварталі 2025 року;