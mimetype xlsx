--- v0 (2026-05-05)
+++ v1 (2026-09-05)
@@ -138,51 +138,51 @@
   </si>
   <si>
     <t>2.4.4.5.2</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft of the model code of integrity indicated in subclause 2.4.4.5.1, obtaining expert opinions and revising the draft</t>
   </si>
   <si>
     <t>01.06.2024</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>З огляду на зміст найменування заходу та показника виконання повноцінне виконання заходу, передбаченого п.п. 2.4.4.5.2 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, потребує вчинення таких дій:
 1) проведення громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2.;
 2) отримання експертних висновків щодо проекту, зазначеного у підпункті 2.4.4.5.2.;
 3) доопрацювання проекту, зазначеного у підпункті 2.4.4.5.2.
 4) оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2.
 Проект примірного кодексу доброчесності направлено до UNIC (лист від 02.07.2024 № 25-10/48267-24) та до UNODC для отримання пропозицій та зауважень з метою його подальшого доопрацювання.
 З 18 липня до 16 серпня 2024 року проведено електронні консультації з громадськістю з метою залучення та отримання пропозицій від громадськості для підсилення та удосконалення проекту примірного кодексу доброчесності організацій. Отримані пропозиції (загалом 6 пропозицій та 1 експертний висновок UNIC) опрацьовані спільно з експертами UNODC.
 У вересні 2024 року в НАЗК відбулася публічна презентація та обговорення проекту примірного Кодексу доброчесності.
-З огляду на те, що оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2., не відбулося, змушені констатувати, що захід станом на 31.12.2024, 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025 та 31.03.2026  виконано частково.</t>
+З огляду на те, що оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2., не відбулося, змушені констатувати, що захід станом на 31.12.2024, 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025, 31.03.2026 та 30.06.2026 виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.4.4.5.3</t>
   </si>
   <si>
     <t>Approving the revised model code of integrity indicated in subclause 2.4.4.5.1</t>
   </si>
   <si>
     <t>01.08.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>The model code of integrity published on National Agency on Corruption Prevention official website</t>
   </si>
   <si>
     <t>За інформацією Національного агентства з питань запобігання корупції, що надана за ІІІ квартал: «27 вересня 2024 року відбулась презентація та публічне обговорення проекту примірного Кодексу доброчесності для приватного сектору. Станом на 30.09.2024 триває фіналізація зазначеного проекту Кодексу».
 За інформацією Національного агентства з питань запобігання корупції, що надана за ІV квартал: «Примірний Кодекс доброчесності розроблений Національним агентством з питань запобігання корупції за підтримки Програмного офісу Управління ООН з наркотиків та злочинності в Україні (УНЗ ООН), Всеукраїнської мережі доброчесності та комплаєнсу (UNIC), а також громадської організації «Фундація інституційного розвитку», завдяки фінансовій підтримці Ініціативи ділової доброчесності Siemens.
 Кодекс доопрацьовано з урахуванням зауважень та пропозицій, одержаних за результатами проведених консультацій та опубліковано (посилання додається)».</t>
   </si>
 </sst>