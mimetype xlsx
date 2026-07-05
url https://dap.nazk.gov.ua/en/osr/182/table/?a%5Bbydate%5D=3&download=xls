--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -137,85 +137,87 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.4.7.2</t>
   </si>
   <si>
     <t>Monitoring and issuing substantiated opinions objecting to the draft laws that propose amendments that would narrow down the subject matter of the effect of the Law of Ukraine On the Administrative Procedure</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Opinions objecting to all draft laws that propose amendments that would narrow down the subject matter of the effect of the Law of Ukraine On the Administrative Procedure have been issued.</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру” здійснюється.
 Міністерство юстиції України у зв’язку з листом Офісу Президента України від 28 травня 2024 року № 03-01/333 опрацювало копію Закону України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин», прийнятого Верховною Радою України 22 травня 2024 року за № 3725-IX, що надійшов на підпис Президенту України та яким пропонується, зокрема, звузити предмет регулювання Закону України "Про адміністративну процедуру", та листом Мін'юсту від 30.05.2024 № 80940/7029-3-24/8.2.1 надало до нього відповідні зауваження, які можуть бути підставою для застосування Президентом України права вето.
 Аналогічне зауваження було надано на адресу Мінагрополітики листом Мін'юсту від 30.05.2024 № 80941/7118-4-24/8.2.1.
 10 червня 2024 року вказаний Закон було повернуто з відповідними пропозиціями Президента України.
 Впродовж звітного періоду (липень-вересень 2024 року) відповідних проектів актів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (січень-березень 2025 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (березень-червень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (липень-вересень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
-Впродовж звітного періоду (жовтень-грудень 2025 року) Мін'юстом було надано висновок-заперечення до Закону України "Про академічну доброчесність", прийнятого Верховною Радою України від 18 грудня 2025 року № 4742-ІХ, що надійшов на підпис Президентові України, яким процедури позбавлення наукового ступеня, ступеня вищої освіти, вченого звання фактично виведені з-під дії Закону України «Про адміністративну процедуру»».</t>
+Впродовж звітного періоду (жовтень-грудень 2025 року) Мін'юстом було надано висновок-заперечення до Закону України "Про академічну доброчесність", прийнятого Верховною Радою України від 18 грудня 2025 року № 4742-ІХ, що надійшов на підпис Президентові України, яким процедури позбавлення наукового ступеня, ступеня вищої освіти, вченого звання фактично виведені з-під дії Закону України «Про адміністративну процедуру» .
+Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проєкту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру"».</t>
   </si>
   <si>
     <t>2.4.4.7.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to align legislative acts with the provisions of the Law of Ukraine On the Administrative Procedure (in accordance with the plan of implementation of the Law of Ukraine On the Administrative Procedure)</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>According to the Ministry of Justice of Ukraine: "By letter dated September 6 2023 No. 117593/7.1.1/4-23, the Ministry of Justice of Ukraine submitted to the Government the Draft Law of Ukraine On Amendments to Legislative Acts in connection with the adoption of the Law of Ukraine On Administrative Procedure, which was approved by the Government and submitted to the Verkhovna Rada of Ukraine (Register No. 10161 of October 18, 2023).
 On December 20, 2023, the Verkhovna Rada of Ukraine adopted the draft law dated October 18, 2023 No. 10161 in the first reading with the need to refine the provisions in accordance with part one of Article 116 of the Rules of Procedure of the Verkhovna Rada of Ukraine, approved by the Law of Ukraine On the Rules of Procedure of the Verkhovna Rada of Ukraine.
 The Ministry of Justice of Ukraine is currently supporting the Draft Law No. 10161 in the Verkhovna Rada of Ukraine."</t>
   </si>
   <si>
     <t>2.4.4.7.4</t>
   </si>
   <si>
     <t>Monitoring and issuing substantiated opinions objecting to the draft laws that propose regulating aspects of administrative procedures and are substantially inconsistent with the Law of Ukraine On the Administrative Procedure</t>
   </si>
   <si>
     <t>Opinions objecting to all draft laws that are substantially inconsistent with the Law of Ukraine On the Administrative Procedure have been issued.</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”, Міністерством юстиції України здійснюється та відповідна робота ведеться.
 Впродовж звітного періоду (квітень-червень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 12-16).
-Впродовж звітного періоду (липень-вересень 2024 року) до Міністерства юстиції України надійшло 8 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обгрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 17-24).
-[...5 lines deleted...]
-З огляду на зазначене, можемо констатувати, що цей захід виконано.</t>
+Впродовж звітного періоду (липень-вересень 2024 року) до Міністерства юстиції України надійшло 8 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 17-24).
+Впродовж звітного періоду (жовтень-грудень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення №25-29 ).
+Впродовж звітного періоду (січень-березень 2025 року) до Міністерства юстиції України надійшло 7 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
+Впродовж звітного періоду (березень - червень 2025 року) до Міністерства юстиції України надійшло 12 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
+Впродовж звітного періоду (липень-вересень 2025 року) до Міністерства юстиції України надійшло 9 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
+Впродовж звітного періоду (жовтень-грудень 2025 року) до Міністерства юстиції України надійшло 3 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення
+Впродовж звітного періоду (січень-березень 2026 року) до Міністерства юстиції України надійшло 4 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення».
+З огляду на зазначене, можемо констатувати, що цей захід виконано повністю.</t>
   </si>
   <si>
     <t>2.4.4.7.5</t>
   </si>
   <si>
     <t>Arranging the training of civil servants and officials of local self-government bodies under professional development programs focusing on the general administrative procedure</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or funds of international technical assistance</t>
   </si>
   <si>
     <t>Training on the general administrative procedure has been provided to 1,000 individuals.</t>
   </si>
   <si>
     <t>За інформацією Національного агентства України з питань державної служби: «Станом на 30 червня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 1751 особи (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 30.06.2024 – 1184 осіб).
 Станом на 15 жовтня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 2277 осіб (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 15.10.2024 – 1710 осіб).