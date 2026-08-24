--- v1 (2026-07-05)
+++ v2 (2026-08-24)
@@ -138,85 +138,87 @@
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.4.7.2</t>
   </si>
   <si>
     <t>Monitoring and issuing substantiated opinions objecting to the draft laws that propose amendments that would narrow down the subject matter of the effect of the Law of Ukraine On the Administrative Procedure</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Opinions objecting to all draft laws that propose amendments that would narrow down the subject matter of the effect of the Law of Ukraine On the Administrative Procedure have been issued.</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру” здійснюється.
 Міністерство юстиції України у зв’язку з листом Офісу Президента України від 28 травня 2024 року № 03-01/333 опрацювало копію Закону України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин», прийнятого Верховною Радою України 22 травня 2024 року за № 3725-IX, що надійшов на підпис Президенту України та яким пропонується, зокрема, звузити предмет регулювання Закону України "Про адміністративну процедуру", та листом Мін'юсту від 30.05.2024 № 80940/7029-3-24/8.2.1 надало до нього відповідні зауваження, які можуть бути підставою для застосування Президентом України права вето.
 Аналогічне зауваження було надано на адресу Мінагрополітики листом Мін'юсту від 30.05.2024 № 80941/7118-4-24/8.2.1.
 10 червня 2024 року вказаний Закон було повернуто з відповідними пропозиціями Президента України.
 Впродовж звітного періоду (липень-вересень 2024 року) відповідних проектів актів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (січень-березень 2025 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (березень-червень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (липень-вересень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2025 року) Мін'юстом було надано висновок-заперечення до Закону України "Про академічну доброчесність", прийнятого Верховною Радою України від 18 грудня 2025 року № 4742-ІХ, що надійшов на підпис Президентові України, яким процедури позбавлення наукового ступеня, ступеня вищої освіти, вченого звання фактично виведені з-під дії Закону України «Про адміністративну процедуру» .
-Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проєкту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру"».</t>
+Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проекту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру".
+Впродовж звітного періоду  (квітень-червень 2026 року) відповідних проектів законів України до Мін'юсту не надходило».</t>
   </si>
   <si>
     <t>2.4.4.7.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to align legislative acts with the provisions of the Law of Ukraine On the Administrative Procedure (in accordance with the plan of implementation of the Law of Ukraine On the Administrative Procedure)</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>According to the Ministry of Justice of Ukraine: "By letter dated September 6 2023 No. 117593/7.1.1/4-23, the Ministry of Justice of Ukraine submitted to the Government the Draft Law of Ukraine On Amendments to Legislative Acts in connection with the adoption of the Law of Ukraine On Administrative Procedure, which was approved by the Government and submitted to the Verkhovna Rada of Ukraine (Register No. 10161 of October 18, 2023).
-[...1 lines deleted...]
-The Ministry of Justice of Ukraine is currently supporting the Draft Law No. 10161 in the Verkhovna Rada of Ukraine."</t>
+    <t>За інформацією Міністерства юстиції України: «Листом від 06.09.2023 № 117593/7.1.1/4-23 Міністерство юстиції України внесло на розгляд Уряду проект Закону України «Про внесення змін до законодавчих актів у зв'язку з прийняттям Закону України «Про адміністративну процедуру», який було схвалено Урядом та внесено на розгляд Верховної Ради України (реєстр. № 10161 від 18.10.2023).
+20 грудня 2023 року Верховною Радою України законопроект від 18.10.2023 № 10161 прийнятий в першому читанні з доопрацюванням положень відповідно до частини першої статті 116 Регламенту Верховної Ради України, затвердженого Законом України «Про Регламент Верховної Ради України».
+Наразі Міністерство юстиції України здійснює супровід законопроекту № 10161 у Верховній Раді України».</t>
   </si>
   <si>
     <t>2.4.4.7.4</t>
   </si>
   <si>
     <t>Monitoring and issuing substantiated opinions objecting to the draft laws that propose regulating aspects of administrative procedures and are substantially inconsistent with the Law of Ukraine On the Administrative Procedure</t>
   </si>
   <si>
     <t>Opinions objecting to all draft laws that are substantially inconsistent with the Law of Ukraine On the Administrative Procedure have been issued.</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”, Міністерством юстиції України здійснюється та відповідна робота ведеться.
 Впродовж звітного періоду (квітень-червень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 12-16).
 Впродовж звітного періоду (липень-вересень 2024 року) до Міністерства юстиції України надійшло 8 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 17-24).
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення №25-29 ).
 Впродовж звітного періоду (січень-березень 2025 року) до Міністерства юстиції України надійшло 7 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (березень - червень 2025 року) до Міністерства юстиції України надійшло 12 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (липень-вересень 2025 року) до Міністерства юстиції України надійшло 9 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (жовтень-грудень 2025 року) до Міністерства юстиції України надійшло 3 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення
 Впродовж звітного періоду (січень-березень 2026 року) до Міністерства юстиції України надійшло 4 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення».
+Впродовж звітного періоду (квітень- червень 2026 року) до Міністерства юстиції України надійшло 6 проєктів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обгрунтовані висновки-заперечення.
 З огляду на зазначене, можемо констатувати, що цей захід виконано повністю.</t>
   </si>
   <si>
     <t>2.4.4.7.5</t>
   </si>
   <si>
     <t>Arranging the training of civil servants and officials of local self-government bodies under professional development programs focusing on the general administrative procedure</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or funds of international technical assistance</t>
   </si>
   <si>
     <t>Training on the general administrative procedure has been provided to 1,000 individuals.</t>
   </si>
   <si>
     <t>За інформацією Національного агентства України з питань державної служби: «Станом на 30 червня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 1751 особи (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 30.06.2024 – 1184 осіб).