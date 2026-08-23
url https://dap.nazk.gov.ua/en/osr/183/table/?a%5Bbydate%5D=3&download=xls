--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -119,50 +119,52 @@
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine,
 Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The law was signed by the President of Ukraine</t>
   </si>
   <si>
     <t>За інформацією Міністерства цифрової трансформації України, наданою за IV квартал 2024 року: «Листом Мінцифри від 13.02.2024 № 1/04-2-2211 надано висновок про проведення цифрової експертизи до проекту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023–2025 роки», відповідно до якого запропоновано викладення зазначеного заходу у новій редакції».
 Щодо виконання заходу у І кварталі 2025 року Міністерство цифрової трансформації України зазначило таке: «На розгляді Верховної Ради України перебуває проєкт Закону України «Про адміністративний збір» (реєстр. № 4380 від 16.11.2020 року, внесений народними депутатами України Білозір Л.М., Вацак Г.А. та іншими). Міністерство цифрової трансформації здійснює супровід зазначеного законопроекту у комітетах та на пленарних засіданнях Верховної Ради України».
 Щодо виконання заходу у ІІ кварталі 2025 року Міністерство цифрової трансформації України зазначило таке: «На розгляді Верховної Ради України перебуває проєкт Закону України «Про адміністративний збір» (реєстр. № 4380 від 16.11.2020 року, внесений народними депутатами України Білозір Л.М., Вацак Г.А. та іншими, який 05.06.2025 прийнято за основу із доопрацюванням положень відповідно до ч.1 ст.116. Міністерство цифрової трансформації здійснює супровід зазначеного законопроекту у комітетах та на пленарних засіданнях Верховної Ради України.
 На виконання заходу 2.4.4.8.1 Програми Мінцифри у ІІ кварталі 2025 року, надіслало головному Комітету ВРУ, відповідальному за опрацювання і супроводження Законопроєкту, лист від 30.06.2025 № 1/03-2-9669, у якому повідомило про готовність долучення до подальшої роботи над Законопроєктом, задля наступного максимально якісного доопрацювання і підготовки останнього до другого читання у ВРУ».
 За інформацією Міністерства цифрової трансформації України, наданою за IІІ квартал 2025 року: «На виконання заходу представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки Законопроєкту № 4380 до другого читання у Верховній Раді України.
 Станом на 29.09.2025 було проведено два засідання робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроєкту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроєкту № 4380 відповідно до затвердженого графіку засідань. Лист Мінцифри щодо участі в робочій групі та запрошення від Комітету додаються».
 За інформацією Міністерства цифрової трансформації України, наданою за IV квартал 2025 року: «На виконання заходу 2.4.4.8.1 Програми, представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки законопроекту № 4380 до другого читання у Верховній Раді України.
 Станом на 31.12.2025 було проведено 6 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроекту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроєкту № 4380 відповідно до затвердженого графіку засідань».
 За інформацією Міністерства цифрової трансформації України, наданою за I квартал 2026 року: «Станом на 31.03.2026 було проведено 8 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроекту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроекту № 4380 відповідно до затвердженого графіку засідань».
+За інформацією Міністерства цифрової трансформації України, наданою за IІ квартал 2026 року: «На виконання заходу 2.4.4.8.1 Програми, представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки Законопроєкту № 4380 до другого читання у Верховній Раді України.
+Станом на 30.06.2026 було проведено 11 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до Законопроєкту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні Законопроєкту № 4380 відповідно до затвердженого графіку засідань».
 Водночас з огляду на те, що закон не підписано Президентом України, показник виконання не досягнуто, відповідно захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.4.8.2</t>
   </si>
   <si>
     <t>Development and submission to Cabinet of Ministers of Ukraine of the draft regulation of Cabinet of Ministers of Ukraine ‘On some issues of calculation of a charge (administration fee) for provision of public (electronic public) services’ to reconsider the charge (administration fee) calculation mechanism for provisioning of public (electronic public) services</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Cabinet of Ministers of Ukraine regulation was approved</t>
   </si>
   <si>
     <t>За інформацією Міністерства цифрової трансформації України, що надана за IV квартал 2024 року: «Мінцифри розроблено проект розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг», яким пропонується затвердити перелік публічних (електронних публічних) послуг для проведення розрахунку розмірів плати за надання публічних (електронних публічних) послуг та Методику розрахунку розмірів плати за надання публічних (електронних публічних) послуг (адміністративного збору), якою встановити механізм розрахунку розмірів плати за надання публічних (електронних публічних) послуг (адміністративного збору) з урахуванням соціального та економічного значення відповідних послуг.