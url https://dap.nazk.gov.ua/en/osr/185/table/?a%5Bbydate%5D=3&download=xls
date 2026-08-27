--- v0 (2026-05-05)
+++ v1 (2026-08-27)
@@ -118,59 +118,67 @@
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or funds of international technical assistance</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>За інформацією Міністерства економіки України: «Підпунктом 10 пункту 3.4.4 розділу 3 Закону України "Про засади державної антикорупційної політики на 2021-2025 роки" очікуваним стратегічним результатом Проблеми "Високий рівень толерування корупції у приватному секторі економіки" визначено "прийнято закон про Установу бізнес-омбудсмена, який сприятиме запобіганню корупційним правопорушенням або правопорушенням, пов’язаним з корупцією, або іншим порушенням законних прав та інтересів суб’єктів господарювання, які зазнали впливу недобросовісної поведінки (дії, рішення та/або бездіяльність) з боку органів державної влади та органів місцевого самоврядування".
 Вважаємо, що очікуваний стратегічний результат досягнено, а завдання виконано шляхом прийняття Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями». Зокрема, з метою створення ефективних механізмів сприяння у реалізації гарантій права на свободу підприємницької діяльності, а також захисту від неправомірного втручання в господарську діяльність пунктом 3 "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 Прем’єр-міністром України Шмигалем Д. А. (резолюція від 13.12.2024 № 28776/20/1-23) погоджено позицію Мінекономіки та визначено виконаними та знятим з контролю пункт 1.7 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для забезпечення реалізації Закону № 3311 відповідно до доручення Прем’єр-міністра України від 21.09.2023 № 28776/1/1-23.
 Таким чином, подальше супроводження Мінекономіки проекту Закону України «Про Установу бізнес-омбудсмена в Україні» (реєстр. № 3607 від 05.06.2020) не є доцільним.»
 За інформацією Міністерства економіки України, що надана за IV квартал 2024 року: «Підпунктом 10 пункту 3.4.4 розділу 3 Закону України "Про засади державної антикорупційної політики на 2021-2025 роки очікуваним стратегічним результатом Проблеми "Високий рівень толерування корупції у приватному секторі економіки" визначено "прийнято закон про Установу бізнес-омбудсмена, який сприятиме запобіганню корупційним правопорушенням або правопорушенням, пов’язаним з корупцією, або іншим порушенням законних прав та інтересів суб’єктів господарювання, які зазнали впливу недобросовісної поведінки (дії, рішення та/або бездіяльність) з боку органів державної влади та органів місцевого самоврядування."
 Вважаємо, що очікуваний стратегічний результат досягнено, а завдання виконано шляхом прийняття Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями». Зокрема, з метою створення ефективних механізмів сприяння у реалізації гарантій права на свободу підприємницької діяльності, а також захисту від неправомірного втручання в господарську діяльність пунктом 3    "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 18.11.2024 Комітетом ВРУ з питань економічного розвитку схвалено звіт Мінекономіки щодо аналізу практики застосування Закону, а також аналізу та оцінки реалізації прийнятих нормативно-правових актів на виконання Закону (Протокол засідання № 212 від 18.11.2024)».
 Водночас варто звернути увагу, що у Прикінцевих та перехідних положеннях Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями» передбачено таке:
 3. Кабінету Міністрів України у шестимісячний строк з дня набрання чинності цим Законом:
-…
+...
 вжити в установленому порядку заходів для утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 З огляду на те, що в прикінцевих та перехідних положеннях закону не вказано про необхідність розроблення Кабінетом Міністрів України саме підзаконних актів щодо основних аспектів діяльності Установи бізнес-омбудсмена, врегулювання питання про Установу бізнес-омбудсмена на рівні положень закону залишається актуальним.
 Більше того, ст. 92 Конституції України визначає домінуючу роль закону в системі нормативно-правових актів, що здійснюють правове регулювання суспільних відносин в Україні, та визначає найважливіше коло питань, які можуть регулюватись виключно законами. Оскільки до таких питань віднесені правовий режим власності та правові засади і гарантії підприємництва (п. 7 та п. 8 ч. 1 ст. 92 Конституції України), то статус Установи, що здійснює свою діяльність саме з метою гарантування суб’єктам господарювання захисту їх права на свободу підприємницької діяльності та невтручання у неї, має бути врегульовано законом. Крім того, відповідно до Рекомендації Комітету Міністрів Ради Європи державам-членам про розвиток інституту омбудсмена, прийнятих Європейською комісією «За демократію через право» інститут омбудсмена, в тому числі його повноваження, повинен ґрунтуватися на міцній правовій базі, переважно бути закріпленим на конституційному рівні, а його характеристики та функції можуть бути додатково опрацьовані на законодавчому рівні.
 Постановою КМУ від 18 жовтня 2024 р. № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" датою завершення виконання цього заходу визначено грудень 2025 р.
 Отже, з огляду на відсутність інформації щодо супроводження Міністерством економіки України проекту закону про Установу бізнес-омбудсмена в Україні (реєстраційний номер 3607 від 5 червня 2020 р.) у Верховній Раді України, вважаємо, що прогрес виконання заходу відсутній.
 У рамках інформування про стан виконання заходу за ІІІ квартал 2025 р. Мінекономіки відомостей не надало, з огляду на що захід не може вважатися таким, що мав прогрес виконання станом на 30.09.2025.
 З огляду на відсутність інформації, яка підтверджує супроводження розгляду проекту закону про Установу бізнес-омбудсмена в Україні від 05.06.2020 реєстр.№ 3607, констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.12.2025 не виконано.
-За інформацією Міністерства економіки України, що надана за І квартал 2026 року: «На початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проектом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду у ВРУ. У результаті дійшли висновку щодо неможливості прийняття проекту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради. Таким чином, проект Закону не буде розглядатись народними депутатами».</t>
+За інформацією Міністерства економіки України, що надана за І квартал 2026 року: «На початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проектом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду у ВРУ. У результаті дійшли висновку щодо неможливості прийняття проекту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради. Таким чином, проект Закону не буде розглядатись народними депутатами».
+За інформацією Міністерства економіки України, що надана за ІІ квартал 2026 року: «Прийнято Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями», яким також було унормовано питання створення і діяльності установи бізнес-омбудсмена.
+Так,  пунктом 3   "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
+Законом України «Про правотворчу діяльність» встановлено, що нормативно-правовий акт не повинен дублювати приписи інших НПА однакової або вищої юридичної сили.
+Таким чином, по суті завдання виконане (Закон № 3311-IX), а технічне супроводження дублюючого проекту Закону про Установу бізнес-омбудсмена в Україні (р. н.3607 від 5 червня 2020 р.) у Верховній Раді України втратило актуальність.
+Крім того, на початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проєктом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду Верховною Радою України. За результатами консультацій дійшли висновку щодо неможливості прийняття проєкту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради.
+Також зазначаємо, що інституційну спроможність Ради бізнес-омбудсмена щодо виявлення, аналізу та супроводження вирішення системних проблем бізнесу посилено в рамках експериментального проєкту щодо цифровізації взаємодії органів виконавчої влади із суб’єктами господарювання за допомогою інформаційно-комунікаційної системи «Пульс», запровадженого постановою Кабінету Міністрів України від 10 грудня 2025 р. № 1304.
+Зокрема, Рада бізнес-омбудсмена бере участь в опрацюванні проблемних питань бізнесу, що надходять через ІКС «Пульс», аналізі системних бар’єрів для підприємницької діяльності та формуванні пропозицій щодо їх усунення на основі даних Дашборду проблем бізнесу.
+Таким чином, мета заходу щодо посилення інституційних механізмів захисту прав суб’єктів господарювання та реагування на системні проблеми бізнесу досягається через функціонування ІКС «Пульс» та Дашборду проблем бізнесу, навіть без прийняття законопроєкту №3607. Ураховуючи викладене, вважаємо захід виконаним в інший спосіб».</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>