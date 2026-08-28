--- v0 (2026-06-26)
+++ v1 (2026-08-28)
@@ -110,147 +110,148 @@
     <t>Implementing measures towards systematization and public access to the entirety of the urban development documentation currently in effect, integrating it into the Urban planning cadaster on the state’s level, submitting such documentation to Urban planning cadaster on the state level, particularly by:
 1) filling Urban planning cadaster on the state’s level with data and documents related to city building (except for confidential or restricted data, considered as such according to the law);
 2) granting viewer access to urban development documentation in any administrative-territorial unit or territorial community with the level of detail down to a separate land plot (except for confidential or restricted data, considered as such according to the law); 
 3) enabling officials of the authorized city building and architecture bodies must ensure uploading of urban planning documentation to Urban planning cadaster on the state’s level;
 4) provision of electronic information interaction between Urban planning cadaster on the state’s level and the national geoportal of the National infrastructure of geospatial data on receipt of basic and topical sets (types) of geospatial data and metadata (data on geospatial data and/or services), used for development of urban planning documentation</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Urban development documentation has been integrated into the Urban planning cadaster on the state’s level.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року та І квартал 2026 року як звітні періоди:
-1) щодо підпункту 1 заходу: "до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+1) щодо підпункту 1 заходу: «до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
 70 проектів (баз геоданних) містобудівної документації;
-2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості";
-[...3 lines deleted...]
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості»;
+2) щодо підпункту 2 заходу: «здійснюється технічне налагодження системи МБКД для забезпечення загального доступу в режимі перегляду до містобудівної документації. Разом з тим, в період військового стану діють обмеження щодо розміщення такої інформації у відкритому доступі»;
+3) щодо підпункту 3 заходу: «реалізовано функціонал підключення уповноважених органів містобудування та архітектури і завантаження містобудівної документації до Реєстру містобудівної документації (складової МБКД). Наразі надано доступ до МБКД 1109 виконавчим органам місцевого самоврядування для завантаження містобудівної документації»;
+4) щодо підпункту 4 заходу: «опрацьовуються технічні аспекти забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних».
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.1.1.2</t>
   </si>
   <si>
     <t>Validation and public discussion services are implemented for urban planning documentation projects in Urban planning cadaster on the state’s level geoportal</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t xml:space="preserve">Urban planning cadaster on the state’s level contains a section for a public discussion of drafts of urban development documentation. </t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року та І квартал 2026 року як звітні періоди:
-[...2 lines deleted...]
-Показником виконання заходу 2.5.1.1.2 передбачено: "Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації".
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+«Запроваджено сервіс валідації проектів містобудівної документації на місцевому рівні засобами Містобудівного кадастру на державному рівні (МБКД). 
+Сервіс публічного обговорення проектів містобудівної документації передбачається реалізувати в рамках модернізації геоінформаційної системи МБКД (наразі здійснюється підготовка технічних вимог відповідно до оновленого законодавства). 
+Разом з тим, в період військового стану діють обмеження щодо функціонування такого сервісу».
+Показником виконання заходу 2.5.1.1.2 передбачено: «Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації».
 Таким чином, з огляду на надану Головним виконавцем інформацію, а також завершення строків виконання, захід 2.5.1.1.2 є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.3</t>
   </si>
   <si>
     <t>Implementing measures towards integration and electronic data exchange among the Unified State Electronic System in Construction, the State Register of Real Rights to Immovable Property, and the State Land Cadaster, in particular by:
 1) reflecting immovable properties in the State Land Cadaster and integrating information about immovable properties and construction projects in progress (issued construction manifests, registered urban development conditions and restrictions, current documents that authorize construction work), accessing the information of the Unified State Electronic System in Construction about construction projects in progress within the State Land Cadaster;
 2) enabling state registrars of rights to immovable property to receive information from the Unified State Electronic System in Construction about the results of technical inventory of immovable properties.</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 State Service of Ukraine for Geodesy, Cartography and Cadastre</t>
   </si>
   <si>
     <t>The State Register of Real Rights to Immovable Property and the State Land Cadaster have been integrated into the Unified State Electronic System in Construction.</t>
   </si>
   <si>
     <t>1) Щодо підпункту 1 змісту заходу:
 За інформацією, наданою Мінрозвитку: «Держгеокадастр листом від 06.07.2023 № 5-28-0.213-6641/2-23 звернувся до Мінінфраструктури з проханням надати пропозиції стосовно внесення змін до Угоди про інформаційне співробітництво і Протоколу автоматизованого обміну інформацією між Єдиною державною електронною системою у сфері будівництва (ЄДЕССБ) та Державним земельним кадастром (ДЗК) в частині забезпечення отримання в порядку електронної інформаційної взаємодії з ЄДЕССБ для внесення до ДЗК відповідних відомостей згідно з вимогами чинного законодавства.
 06.09.2023 проведено робочу нараду (онлайн) за участю представників Міністерства розвитку громад, територій та інфраструктури України, Державної служби України з питань геодезії, картографії та кадастру, адміністраторів відповідних інформаційних систем, з питань обговорення проекту змін до Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
 Держгеокадастр листом від 28.02.2024 № 5-28-0.213-2620/2-24 надіслав Мінінфраструктури доопрацьовані проєкти договору про електронну інформаційну взаємодію між Міністерством розвитку громад, територій та інфраструктури України і Державною службою України з питань геодезії, картографії та кадастру та Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
-Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну".
-[...3 lines deleted...]
-У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 року укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України, яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
+Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну».
+За інформацією, наданою Мінрозвитку за I квартал 2025 року як звітний період: «Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано. Інформаційна взаємодія між ЄДЕССБ (як складової частини ІІС МБКД) і ДЗК та ДРРП вже функціонує і розширюється за переліком методів (способів) запитів на отримання інформації та видів даних, що є предметом інформаційного обміну».
+Аналогічну інформацію було надано Мінрозвитку, як Головним виконавцем, за ІІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди.
+Водночас, за інформацією, наданою Мінрозвитку, Держгеокадастром та Мін’юстом для цілей поточної (щорічної) оцінки ефективності реалізації Антикорупційної стратегії на 2021-2025 роки та Державної антикорупційної програми на 2023-2025 роки, об’єкти нерухомого майна не відображаються в ДЗК; інформація про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт) до ДЗК не інтегрована; доступ до відомостей ЄДЕССБ про об’єкти будівництва у складі ДЗК не забезпечено.
+У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
 Варто звернути увагу, що Головним виконавцем не було надано підтвердження відображення у Державному земельному кадастрі інформації про об’єкти нерухомого майна і об’єкти будівництва.
 З огляду на вищезазначене, у цій частині захід є виконаним лише частково.
 2) Щодо підпункту 2 змісту заходу:
 За інформацією наданою Мінрозвитку: 19.07.2023, з метою забезпечення функціонування Єдиної державної електронної системи у сфері будівництва було підписано Протокол електронної інформаційної взаємодії між Міністерством розвитку громад, територій та інфраструктури України, Міністерством юстиції України, Державним підприємством «Дія» та Державним підприємством «Національні інформаційні системи» щодо отримання інформації на запит державного реєстратора за ідентифікатором об’єкта будівництва в рамках взаємодії Державного реєстру речових прав на нерухоме майно (ДРРП) та Єдиної державної електронної системи у сфері будівництва (ЄДЕССБ). На підставі цього державні реєстратори прав на нерухоме майно отримують інформацію з ЄДЕССБ про результати проведення технічної інвентаризації об’єктів нерухомого майна.
 Підписання вказаного Протоколу є належним виконанням елементу 2 змісту даного заходу.
 З огляду на вищезазначене та сплив строків виконання, констатуємо, що захід 2.5.1.1.3 виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.4</t>
   </si>
   <si>
     <t>Implementing measures towards integration and electronic data exchange between the Unified State Electronic System in Construction and the electronic register of cultural heritage sites not only based on the address but also based on geospatial data of properties and the registration number of the cultural heritage site</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>The electronic register of cultural heritage sites has been integrated into the Unified State Electronic System in Construction.</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України як Головний виконавець заходу у ІІ кварталі 2025 року повідомило:
-"Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва".
-[...1 lines deleted...]
-"Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини".
+«Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва».
+У ІІІ, ІV кварталах 2025 року, а також І та ІІ кварталі 2026 року Головний виконавець повідомив наступну інформацію:
+«Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини».
 Разом з тим, Міністерством розвитку громад та територій України, як Головним виконавцем заходу, не було надано відповідних підтверджуючих документів щодо здійснення заходу (окрім укладення договору), спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії, зокрема таких як розроблення необхідного технічного функціоналу, його тестування, здійснення наповнення необхідно інформацією.
-З огляду на наведене вище, а також у зв'язку зі спливом строків виконання, у межах щоквартального моніторингу за І квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
+З огляду на наведене вище, а також у зв’язку зі спливом строків виконання, у межах щоквартального моніторингу за ІІ квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>