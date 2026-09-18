--- v0 (2026-06-02)
+++ v1 (2026-09-18)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$16</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -145,117 +145,127 @@
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Quarterly monitoring of the progress of implementation of the Program activities has been ensured.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щоквартальний моніторинг стану виконання заходів, передбачених Державною антикорупційною програмою на 2023-2025 роки (далі - Програма). 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий моніторинг повинен здійснюватись у 3, 4 кварталах 2023 року, щоквартально упродовж 2024 та 2025 років (всього 10 щоквартальних моніторингів стану виконання заходів, передбачених Програмою).
 На виконання заходу та відповідно до Порядку  моніторингу та оцінки ефективності реалізації Антикорупційної стратегії на 2021–2025 роки та Державної антикорупційної програми на 2023–2025 роки НАЗК забезпечило проведення 10 щоквартальних моніторингів стану виконання заходів Програми.
 Так, з 16.07.2023 по 16.08.2023 було проведено перший моніторинг стану виконання заходів Програми за 2 квартал 2023 року (перший квартал виконання Програми).&lt;br&gt;
 З 16.10.2023 по 16.11.2023 було проведено другий моніторинг стану виконання заходів Програми за 3 квартал 2023 року.
 З 16.01.2024 по 16.02.2024 було проведено третій моніторинг стану виконання заходів Програми за 4 квартал 2023 року.
 З 16.04.2024 по 16.05.2024 було проведено четвертий моніторинг стану виконання заходів Програми за 1 квартал 2024 року.
 З 16.07.2024 по 16.08.2024 було проведено п'ятий моніторинг стану виконання заходів Програми за 2 квартал 2024 року.
 З 16.10.2024 по 16.11.2024 було проведено шостий моніторинг стану виконання заходів Програми за 3 квартал 2024 року.
 З 16.01.2025 по 16.02.2025 було проведено сьомий моніторинг стану виконання заходів Програми за 4 квартал 2024 року.
 З 16.04.2025 по 16.05.2025 було проведено восьмий моніторинг стану виконання заходів Програми за 1 квартал 2025 року.
 З 16.07.2025 по 16.08.2025 було проведено дев’ятий моніторинг стану виконання заходів Програми за 2 квартал 2025 року.
 З 16.10.2025 по 16.11.2025 було проведено десятий моніторинг стану виконання заходів Програми за 3 квартал 2025 року.
 З огляду на зазначене, відповідний захід може вважатись виконаним повністю.
-Крім того, постановою КМУ від 31.12.2025 № 1786 продовжено строк виконання Програми, а НАЗК постановлено, серед іншого, продовжити забезпечення проведення моніторингу стану виконання заходів Програми, з огляду на що в період з 16.01.2026 по 16.02.2026 було проведено одинадцятий  моніторинг стану виконання заходів Програми за 4 квартал 2025 року.</t>
+Крім того, постановою КМУ від 31.12.2025 № 1786 продовжено строк виконання Програми, а НАЗК постановлено, серед іншого, продовжити забезпечення проведення моніторингу стану виконання заходів Програми, з огляду на що в період з 16.01.2026 по 16.02.2026 було проведено одинадцятий  моніторинг стану виконання заходів Програми за 4 квартал 2025 року, а також в період з 16.04.2026 по 16.05.2026 було проведено дванадцятий моніторинг стану виконання заходів Програми за І квартал 2026 року.</t>
   </si>
   <si>
     <t>1.1.1.7.3</t>
   </si>
   <si>
     <t>Publishing on the official website of the National Agency the findings of the quarterly monitoring of the status of implementation of the Program activities; after the launch of the information monitoring system, the monitoring findings will be published using this system</t>
   </si>
   <si>
     <t>The findings of the quarterly monitoring of the status of implementation of the Program activities have been published on the official website of the National Agency.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити оприлюднення результатів щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023-2025 роки (далі - Програма). 
 Результати щоквартальних моніторингів стану виконання заходів, передбачених Програмою, відображались після проведення відповідних моніторингів у публічній частині Інформаційної системи моніторингу реалізації державної антикорупційної політики.  
-Станом на момент звітування Інформаційна система моніторингу реалізації державної антикорупційної політики містить результати одинадцятого моніторингу стану виконання  заходів Програми за 4 квартал 2025 року.
+Станом на момент звітування Інформаційна система моніторингу реалізації державної антикорупційної політики містить результати дванадцятого моніторингу стану виконання  заходів Програми за І квартал 2026 року.
 З огляду на те, що протягом строку виконання відповідного заходу Національне агентство забезпечило оприлюднення результатів щоквартального моніторингу стану виконання заходів, передбачених Програмою, такий захід може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.7.4</t>
   </si>
   <si>
     <t>Conducting the annual assessment of the progress of achievement of the anticipated strategic results outlined in the Anticorruption Strategy and the Program, in the manner prescribed by the National Agency</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Національне агентство в І кварталі 2025 року відповідно до Порядку моніторингу та оцінки ефективності реалізації Антикорупційної стратегії на 2021–2025 роки та Державної антикорупційної програми на 2023–2025 роки (зі змінами) забезпечило проведення І циклу поточної (щорічної) оцінки ефективності реалізації державної антикорупційної політики за 2023 і 2024 роки. 
 З результатами такої оцінки можна ознайомитись безпосередньо в Інформаційній системі моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.7.5</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of formulation and implementation of the anticorruption and legal policies with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in Clauses 1 - 3 of this appendix </t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>an expert survey was conducted within the Program period</t>
   </si>
   <si>
     <t>1) Національне агентство розробило проект Методики проведення експертних опитувань, до структури якої включено анкету експертного опитування та алгоритм дій експертів.   
-2) Станом на 31.03.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
+2) Станом на 30.06.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
 3) З огляду на те, що настала дата завершення строку виконання відповідного заходу, а експертні опитування станом на момент звітування не проведені, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.1.1.7.6</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of justice and activities of law enforcement and prosecutorial authorities with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in Clauses 2 and 3 of this appendix </t>
   </si>
   <si>
+    <t>1) Національне агентство розробило проект Методики проведення експертних опитувань, до структури якої включено анкету експертного опитування та алгоритм дій експертів.    
+2) Станом на 30.06.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
+3) З огляду на те, що настала дата завершення строку виконання відповідного заходу, а експертні опитування станом на момент звітування не проведені, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
     <t>1.1.1.7.7</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of regulation of the economy and commerce with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclauses 2.2, 2.3, and 2.4 of Clause 2 this appendix </t>
+  </si>
+  <si>
+    <t>1) Національне агентство розробило проект Методики проведення експертних опитувань, до структури якої включено анкету експертного опитування та алгоритм дій експертів. 
+2) Станом на 30.06.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
+3) З огляду на те, що настала дата завершення строку виконання відповідного заходу, а експертні опитування станом на момент звітування не проведені, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.1.1.7.8</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of land relations with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclause 2.5 of Clause 2 this appendix </t>
   </si>
   <si>
     <t>1.1.1.7.9</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of the customs policy with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclause 2.3 of Clause 2 this appendix </t>
   </si>
   <si>
     <t>1.1.1.7.10</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of defense with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclause 2.6 of Clause 2 this appendix </t>
   </si>
   <si>
     <t>1.1.1.7.11</t>
   </si>
   <si>
     <t>Publishing on the official website of the National Agency the findings of the annual assessment of the progress of accomplishment of the strategic results outlined in the Anticorruption Strategy and Program (after the launch of the information monitoring system, the assessment findings will be published using this system)</t>
   </si>
@@ -1069,459 +1079,459 @@
         <v>55</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>56</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>51</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>54</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>51</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="2" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>54</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>54</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>51</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>54</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="P12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="2"/>
       <c r="L14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O14" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="2"/>
       <c r="L16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N16" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O16" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q16" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q16"/>
   <mergeCells>
     <mergeCell ref="A3:A16"/>
     <mergeCell ref="B3:B16"/>
     <mergeCell ref="C3:C16"/>
     <mergeCell ref="D3:D16"/>
     <mergeCell ref="E3:E16"/>
     <mergeCell ref="Q3:Q16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>