--- v0 (2026-06-26)
+++ v1 (2026-08-28)
@@ -110,54 +110,55 @@
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to select laws on the implementation of urban development documentation, which stipulates that:
 1) implementation of urban planning documentation by developing, approval and implementation of appropriate plans, which are an integral of urban planning documentation are subject to publication;
 2) alignment of socio-economic and budget planning documentation and the actions plans shall be the responsibility of the agency that made the decision to approve the relevant urban development documentation;
 3) urban development documentation implementation measures shall be provided with funding for the relevant period; 
 4) list of measures and funding sources must be indicated in the socio-economic and budget planning documentation in accordance with terms, indicated in the action plan/</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку за І квартал 2026 року як звітний період:
-«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
+    <t>За інформацією, наданою Мінрозвитку за ІІ квартал 2026 року як звітний період:
+«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). 
+Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
 Звертаємо увагу, що захід 2.5.1.5.1. передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України.
-З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>