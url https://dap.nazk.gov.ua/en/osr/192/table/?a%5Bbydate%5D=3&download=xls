--- v0 (2026-06-06)
+++ v1 (2026-09-11)
@@ -114,92 +114,93 @@
 4) defines a clear procedure for amending historical and architectural reference plans (which depends on the status of cultural heritage and does not depend on the need to make changes to urban development documentation for other reasons), stipulates that it is mandatory to make changes to urban development documentation (and establishes the time frame for making such changes) in the event of adoption / modification of the historical and architectural reference plan, approval of boundaries and usage conditions; stipulates that the boundaries and conditions of usage of cultural heritage site conservation zones and historic areas—once approved by the relevant cultural heritage protection authority—must be considered when formulating and issuing urban development conditions and restrictions, developing and approving design documentation for construction, performing construction, issuing permits and approvals by the cultural heritage protection authority, and must be considered when determining the planning restrictions within urban development documentation while it is being prepared, updated, or modified;
 5) establishes a time frame for updating historical and architectural reference plans in accordance with new requirements;
 6) mandates the publication of historical and architectural reference plans in the electronic register of cultural heritage sites (specifies the responsible officials and time frames).</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Змістом заходу 2.5.2.2.1 Програми є розроблення та подання Кабінету Міністрів України законопроекту про вдосконалення процедури розроблення та застосування історико-архітектурних опорних планів (що передбачає внесення змін до Земельного кодексу України, Законів України «Про охорону культурної спадщини», «Про регулювання містобудівної діяльності», «Про Державний земельний кадастр» та інших законодавчих актів). Зміст вказаного заходу передбачає шість підпунктів, у яких наводяться конкретні вимоги щодо положень, які має містити відповідний законопроект.
 Разом із тим, Мінрозвитку в рамках щоквартального звітування за ІІ квартал 2025 року, як звітний період, повідомило, що вдосконалення процедури розроблення та застосування історико-архітектурних опорних планів реалізовано шляхом прийняття постанови Кабінету Міністрів України від 31.12.2024 № 1557 «Про внесення змін до деяких постанов Кабінету Міністрів України щодо розроблення містобудівної документації на місцевому рівні» (далі – Постанова № 1557) (див. Ключові джерела оцінки), якою було внесено зміни до Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженого постановою Кабінету Міністрів України від 01.09.2021 № 926 (далі – Порядок № 926).
-Так, змістом даного заходу чітко визначена вимога щодо розроблення та подання Кабінету Міністрів України саме проекту Закону України. Водночас, як повідомило Мінрозвитку, захід 2.5.2.2.1 було виконано шляхом розробки та прийняття Постанови № 1557, тобто підзаконного нормативно-правового акта. З огляду на це Національне агентство констатує, що захід є таким, що виконаний у інший спосіб (шляхом врегулювання питання, що є предметом заходу, на рівні підзаконного нормативно-правового акту, а не закону).
+Так, змістом даного заходу чітко визначена вимога щодо розроблення та подання Кабінету Міністрів України саме проекту Закону України. Водночас, як повідомило Мінрозвитку, захід 2.5.2.2.1 було виконано шляхом розробки та прийняття Постанови № 1557, тобто підзаконного нормативно-правового акта. З огляду на це, Національне агентство констатує, що захід є таким, що виконаний у інший спосіб (шляхом врегулювання питання, що є предметом заходу, на рівні підзаконного нормативно-правового акту, а не закону).
 За результатами аналізу положень Порядку № 926 (у його системному взаємозв’язку із положеннями Закону України «Про регулювання містобудівної діяльності») Національне агентство встановило, що вказані нормативно-правові акти наразі частково охоплюють вимоги, визначені підпунктами 1 та 2 змісту заходу 2.5.2.2.1 Програми. Водночас вимоги підпунктів 3, 4, 5 та 6 змісту заходу 2.5.2.2.1 Програми не знайшли відображення у чинних нормативно-правових актах.
 1) щодо підпункту 1: Порядком № 926 визначено поняття та склад історико-архітектурного опорного плану, однак не передбачено необхідності винесення меж використання зон охорони об’єктів культурної спадщини (які встановлюються окремою науково-проектною документацією у сфері охорони культурної спадщини у складі історико-архітектурного опорного плану) в натуру, а також встановлення деталізованих обмежень забудови земельних ділянок у форматі, придатному для автоматизованої перевірки їх виконання.
 2) щодо підпункту 2: відповідно до пункту 35 Порядку № 926 виконавчий орган сільської, селищної і міської ради, Київська та Севастопольська міські держадміністрації є замовником розроблення містобудівної документації на місцевому рівні (комплексного плану, генеральних планів населених пунктів, детальних планів територій), який організовує розроблення, внесення змін та подання проєктів містобудівної документації на місцевому рівні на розгляд відповідної сільської, селищної, міської ради незалежно від визначених відповідно до закону джерел фінансування.
 Відповідно до частини 14 статті 17 Закону України «Про регулювання містобудівної діяльності» генеральні плани населених пунктів (а отже, й історико-архітектурного опорного плану як складової частини генерального плану) та зміни до них розглядаються і затверджуються відповідними сільськими, селищними, міськими радами протягом трьох місяців з дня їх подання, тоді як зміст підпункту 2 заходу 2.5.2.2.1 Програми передбачає, що історико-архітектурний опорний план повинен затверджуватись ЦОВВ, що забезпечує формування та реалізує державну політику у сфері охорони культурної спадщини.
 3) щодо підпункту 3: у пункті 40 Порядку № 926 визначено перелік вихідних даних для розроблення комплексного плану, а також його невід’ємних складових – генеральних планів населених пунктів та детальних планів територій, які є містобудівною документацією. Історико-архітектурні опорні плани є складовою частиною генеральних планів населених пунктів (тобто містобудівної документації), з огляду на що не є вихідними даними для розроблення містобудівної документації.
 4) щодо підпункту 4: Порядком № 926 не передбачено положень, відповідно до яких внесення змін до історико-архітектурних опорних планів має залежати від стану культурної спадщини та не залежати від необхідності внесення змін до містобудівної документації з інших причин.
 Крім того, редакція Порядку містить положення, які стосуються лише порядку внесення змін до містобудівної документації загалом, не передбачено обов’язковості та строків для внесення змін до містобудівної документації обмежень у разі прийняття / внесення змін до історико-архітектурного опорного плану. Відсутні також положення, які передбачали б, що межі і режими використання зон охорони об’єктів культурної спадщини та історичних ареалів після затвердження відповідним органом охорони культурної спадщини є обов’язковими для врахування під час формування та надання містобудівних умов і обмежень, розроблення та затвердження проєктної документації на будівництво, проведення будівництва, надання дозволів та погоджень уповноваженим органом охорони культурної спадщини та підлягають урахуванню під час визначення планувальних обмежень у складі містобудівної документації під час її розроблення, оновлення або внесення змін до неї.
 5) щодо підпункту 5: у пункті 42 Порядку № 926 визначено, що завдання на розроблення містобудівної документації формується як єдиний документ для всіх складових відповідного виду містобудівної документації та містить, серед іншого, відомості щодо строку розроблення, оновлення, внесення змін до містобудівної документації, а також роки реалізації короткострокового, середньострокового періодів та довгострокової перспективи з урахуванням тривалості всіх погоджувальних процедур.
 Водночас у чинних нормативно-правових актах чітких строків для оновлення історико-архітектурних опорних планів не визначено.
 6) щодо підпункту 6: у чинному нормативно-правовому регулюванні відсутні положення щодо оприлюднення історико-архітектурних опорних планів у електронному реєстрі об’єктів культурної спадщини.
-Таким чином, Національне агентство дійшло висновку, що захід 2.5.2.2.1 Програми може бути оцінений як такий, що виконано вчасно та частково, з огляду на обраний спосіб виконання зазначеного заходу та неповну відповідність змістовної складової заходу.</t>
+Таким чином, Національне агентство дійшло висновку, що захід 2.5.2.2.1 Програми може бути оцінений як такий, що виконаний вчасно та частково, з огляду на обраний спосіб виконання зазначеного заходу та неповну відповідність змістовної складової заходу.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.2.2.2</t>
   </si>
   <si>
     <t>All approved historical and architectural reference plans have been made public in the electronic register of cultural heritage sites.</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>The electronic register of cultural heritage sites has been put into operation with full functionality.</t>
   </si>
   <si>
-    <t>За інформацією, наданою МКСК за ІV квартал 2025 року як звітний період:
-«Перелік затверджених історико-архітектурних опорних планів публікується на сайті МКСК постійно, в порядку їх затвердження. Міністерством було сформовано технічне завдання для створення технічної можливості оприлюднення історико-архітектурних опорних планів у складі інформаційної комунікаційної системи обліку нерухомих об'єктів культурної спадщини України «Державний реєстр нерухомих пам`яток України» в категорії «Історичні ареали населеного місця». Згідно з технічним завданням в електронний реєстр вноситься інформація про межі і режими використання історичного ареалу населеного місця у вигляді геопросторових даних, сформованих згідно з постановою Кабінету Міністрів України від 30 грудня 2022 року № 1476 «Про визначення формату електронного документа науково-проектної документації у сфері охорони культурної спадщини» та Наказом МКІП від 31.08.2023 №455, зареєстрованим у Міністерстві юстиції України 15 вересня 2023 р. за №1634/40690 «Про затвердження структури Бази геоданних документації у сфері культурної спадщини». На сьогодні технічні можливості опрацювання паперових носіїв науково-проектної документації історико-архітектурних опорних планів з переведенням їх у формат електронного документа у міністерстві відсутні. Додатково зауважуємо, що публікація історико-архітектурних опорних планів потребує розробки проектів землеустрою для створення геопросторових даних з метою подальшої синхронізації з містобудівним та Державним земельним кадастрами. Оскільки зазначений процес продовжується, доцільним є зміна строків виконання заходу із «січень 2024 р.» на «постійно»».
+    <t>За інформацією, наданою Головним виконавцем за ІV квартал 2025 року як звітний період:
+«Перелік затверджених історико-архітектурних опорних планів публікується на сайті МКСК постійно, в порядку їх затвердження. Міністерством було сформовано технічне завдання для створення технічної можливості оприлюднення історико-архітектурних опорних планів у складі інформаційної комунікаційної системи обліку нерухомих об’єктів культурної спадщини України «Державний реєстр нерухомих пам`яток України» в категорії «Історичні ареали населеного місця». Згідно з технічним завданням в електронний реєстр вноситься інформація про межі і режими використання історичного ареалу населеного місця у вигляді геопросторових даних, сформованих згідно з постановою Кабінету Міністрів України від 30 грудня 2022 року № 1476 «Про визначення формату електронного документа науково-проектної документації у сфері охорони культурної спадщини» та Наказом МКІП від 31.08.2023 № 455, зареєстрованим у Міністерстві юстиції України 15 вересня 2023 р. за № 1634/40690 «Про затвердження структури Бази геоданних документації у сфері культурної спадщини». На сьогодні технічні можливості опрацювання паперових носіїв науково-проектної документації історико-архітектурних опорних планів з переведенням їх у формат електронного документа у міністерстві відсутні. Додатково зауважуємо, що публікація історико-архітектурних опорних планів потребує розробки проектів землеустрою для створення геопросторових даних з метою подальшої синхронізації з містобудівним та Державним земельним кадастрами. Оскільки зазначений процес продовжується, доцільним є зміна строків виконання заходу із «січень 2024 р.» на «постійно»».
 У І кварталі 2026 року Головним виконавцем надано наступну інформацію: «Затверджені ІАОП наразі переводяться у формат геопросторових даних і опубліковуються в інформаційно-комунікаційній системі Державний реєстр нерухомих памʼяток України».
-З огляду на те, що публікація матеріалів затверджених історико-архітектурних опорних планів (ІАОП) історичних населених місць України в інформаційно-комунікаційній системі "Державний реєстр нерухомих пам'яток України" досі продовжується, а тому, відповідно, ще не всі затверджені ІАОП були опубліковані у вказаній системі, — даний захід залишається таким, що виконано невчасно та лише частково. Водночас прогрес у його подальшому виконанні має місце.</t>
+У ІІ кварталі 2026 року як звітному періоді Міністерство культури України надало наступну інформацію: «Виконується в рамках реалізації експериментального проекту щодо впровадження інформаційно-комунікаційної системи "Державний реєстр нерухомих пам'яток України"».
+З огляду на те, що публікація матеріалів затверджених історико-архітектурних опорних планів (ІАОП) історичних населених місць України в інформаційно-комунікаційній системі "Державний реєстр нерухомих пам'яток України" досі продовжується, а тому, відповідно, ще не всі затверджені ІАОП були опубліковані у вказаній системі, – даний захід залишається таким, що виконано невчасно та лише частково. Водночас прогрес у його подальшому виконанні має місце.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>