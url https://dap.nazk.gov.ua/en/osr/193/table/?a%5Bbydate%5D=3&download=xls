--- v0 (2026-06-06)
+++ v1 (2026-09-16)
@@ -108,54 +108,54 @@
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law on stimulating the development of a historical and architectural reference plan (which provides for amendments to the Land Code of Ukraine, the Laws of Ukraine On the Protection of Cultural Heritage, On the Regulation of Urban Development Activities, On the State Land Cadastre), which
 1) imposes a moratorium on construction (including reconstruction), approval of design documentation and issuance of permits for earthworks and construction works in the historic areas of  historic population centers until the approval of the historical and architectural reference plan, which includes the legal conditions of usage of historic areas of population centers and the boundaries and conditions of usage of cultural heritage site conservation zones, which are approved in accordance with the established procedure by the relevant research and design documentation, and in case of absence of approved boundaries of historic areas and that these boundaries are not drawn in situ - on the entire territory of historic population centers;
 2) prohibits the development, approval and adoption of land management projects in historic population centers without an approved historical and architectural reference plan, which includes the legal conditions of usage of historic areas of population centers and the boundaries and conditions of usage of cultural heritage site conservation zones, as well as prohibits the development, approval and adoption of land management projects which do not establish and do not draw in situ the boundaries of cultural heritage site conservation zones - until these boundaries are drawn in situ</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за IV квартал 2025 року як звітний період:
+    <t>За інформацією, наданою Міністерством культури України за IV квартал 2025 року як звітний період:
 «В процесі виконання, на етапі консультацій з Мінрозвитку, оскільки процедура розроблення та застосування історико-архітектурних опорних планів у складі Генеральних планів населених пунктів регулюється законом України "Про регулювання містобудівної діяльності" ... При цьому, в межах компетенції опрацьовується текст законопроекту».
-У І кварталі 2026 року як звітному періоді Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
-Головним виконавцем інформації щодо розроблення законопроєкту, передбаченого заходом 2.5.2.3.1 Програми (як і самого тексту законопроєкту) не надано, з огляду на що у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що відповідний захід залишається невиконаним.</t>
+У І та ІІ кварталах 2026 року як звітних періодах, Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025–2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
+Головним виконавцем інформації щодо розроблення законопроєкту, передбаченого заходом 2.5.2.3.1 Програми (як і самого тексту законопроєкту) не надано, з огляду на що у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що відповідний захід залишається невиконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>