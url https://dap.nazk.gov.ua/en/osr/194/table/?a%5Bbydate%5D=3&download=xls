--- v0 (2026-06-06)
+++ v1 (2026-10-06)
@@ -112,57 +112,57 @@
 2) stipulates that it is impossible to receive cultural heritage protection services by tacit consent, and instead provides for effective procedures for contesting any omissions to act on the part of the relevant authorities in matters of providing administrative services and issuing permits relating to cultural heritage protection; 
 3) provides for liability of officials of the cultural heritage protection authorities for failure to act and failure to perform duties relating to cultural heritage conservation (failure to issue directives or improvement notices, failure to act independently by taking measures towards preservation of landmarks, failure to hold violators accountable for failing to conclude a conservation agreement, failure to impose financial sanctions, etc.) in the form of compensation of harm inflicted upon a cultural heritage landmark; disciplinary liability (a reprimand and dismissal for failure to perform official duties), prohibition from occupying positions with government agencies or local self-government bodies for a specific term; the list of violations entailing dismissal has been established;
 4) provides for the mandatory publication of information about all measures taken, decisions made, permits issued, approvals and directives issued with respect to a cultural heritage landmark by cultural heritage protection authorities on the official website of the Ministry of Culture and Information Policy (stating the date and agency) and in the electronic register of cultural heritage landmarks (grouped by landmark) — for the purposes of public control and prevention of any rollback of decisions made or measures taken due to factors of corruption;
 5) provides for a clear procedure of the transfer of a landmark and involuntary buyout of a landmark, aligns the provisions of the Civil Code of Ukraine and the Law of Ukraine On the Protection of Cultural Heritage, and stipulates that a cultural heritage landmark that has been bought out shall pass into public ownership (landmark of national significance) or into the ownership of the territorial community (landmark of local significance);
 6) adds clarity to the provisions under which the Ministry of Culture and Information Policy exercises control over performance of duties by local cultural heritage protection authorities, particularly the obligation to annually publicize the reports of these authorities and the measures taken based on the findings of such reports (as a response of the Ministry of Culture and Information Policy to such reports), as well as provides for the publication of such reports on the official website of the Ministry of Culture and Information Policy.</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством культури та стратегічних комунікацій України (далі - МКСК) за ІIІ квартал 2025 року як звітний період:
-«У зв’язку з тим, що підпунктами 2.5.2.4.1. та 2.5.2.5.1. заходів Державної антикорупційної програми на 2023-2025 роки проекти Законів України врегульовують схоже коло проблем, було прийнято рішення про необхідність об’єднання зазначених проектів у єдиний проект Закону. На виконання заходів було підготовлено текст проекту Закону України «Про внесення змін до деяких законодавчих актів щодо надання адміністративних та інших послуг у сфері збереження культурної спадщини» і направлено на внутрішній розгляд відповідним відділам Департаменту захисту та збереження культурної спадщини.
+    <t>За інформацією, наданою Міністерством культури України за ІIІ квартал 2025 року як звітний період:
+«У зв’язку з тим, що підпунктами 2.5.2.4.1. та 2.5.2.5.1. заходів Державної антикорупційної програми на 2023–2025 роки проекти Законів України врегульовують схоже коло проблем, було прийнято рішення про необхідність об’єднання зазначених проектів у єдиний проект Закону. На виконання заходів було підготовлено текст проекту Закону України «Про внесення змін до деяких законодавчих актів щодо надання адміністративних та інших послуг у сфері збереження культурної спадщини» і направлено на внутрішній розгляд відповідним відділам Департаменту захисту та збереження культурної спадщини.
 Враховуючи значну кількість питань, які охоплює зазначений проект Закону, необхідність впорядкування, регламентації та перегляду понад 10 адміністративних послуг, процедур накладання приписів, розпорядження та фінансових санкцій за порушення законодавства у сфері охорони культурної спадщини, а також врегулювання чисельних розбіжностей між повноваженнями органів охорони культурної спадщини різного рівня, виконання зазначених заходів потребує подовження строків його реалізації.
-При цьому зауважуємо, що 25.03.2025 Президентом України було підписано Закон про ратифікацію Конвенції Ради Європи про правопорушення, пов'язані з культурними цінностями, а також у Верховній Раді України знаходяться на розгляді два законопроєкти (реєстраційні номери ВРУ № 12309 і № 12310), пов’язані із ратифікацією вищезгаданої конвенції, які наразі перебувають на доопрацюванні у відповідних комітетах Верховної Ради України і в результаті можуть врегульовувати частину правовідносин у тих положеннях, які підлягають змінам передбаченим проєктом Закону України, який розроблюється МКСК. З огляду на наведене, після прийняття зазначених законопроєктів МКСК буде доопрацьовано власний нормативно-правовий акт і направлено на погодження заінтересованих центральних органів виконавчої влади. При цьому МКСК при наданні висновків та пропозицій, які реєструються у Верховній Раді України і стосуються питань охорони культурної спадщини, надавало та продовжує надавати пропозиції щодо додаткового врегулювання в ДАП антикорупційних запобіжників з метою якнайшвидшого прийняття таких змін. Зокрема такі висновки було надано щодо законопроєктів з реєстраційними номерами ВРУ №11458 та №11459».
+При цьому зауважуємо, що 25.03.2025 Президентом України було підписано Закон про ратифікацію Конвенції Ради Європи про правопорушення, пов’язані з культурними цінностями, а також у Верховній Раді України знаходяться на розгляді два законопроєкти (реєстраційні номери ВРУ № 12309 і № 12310), пов’язані із ратифікацією вищезгаданої конвенції, які наразі перебувають на доопрацюванні у відповідних комітетах Верховної Ради України і в результаті можуть врегульовувати частину правовідносин у тих положеннях, які підлягають змінам передбаченим проєктом Закону України, який розроблюється МКСК. З огляду на наведене, після прийняття зазначених законопроєктів МКСК буде доопрацьовано власний нормативно-правовий акт і направлено на погодження заінтересованих центральних органів виконавчої влади. При цьому МКСК при наданні висновків та пропозицій, які реєструються у Верховній Раді України і стосуються питань охорони культурної спадщини, надавало та продовжує надавати пропозиції щодо додаткового врегулювання в ДАП антикорупційних запобіжників з метою якнайшвидшого прийняття таких змін. Зокрема такі висновки було надано щодо законопроєктів з реєстраційними номерами ВРУ №11458 та №11459».
 За ІV квартал 2025 року як звітний період Головним виконавцем було надано наступну інформацію: «З метою напрацювання відповідних рішень наказом Мінкульту було створено робочу групу із залученням представників органів охорони культурної спадщини, органів місцевого самоврядування, громадянського суспільства та бізнесу. Відповідні питання включені у план роботи робочої групи».
-У І кварталі 2026 року Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
-З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроекту для цілей проведення моніторингу, а також оскільки відповідний законопроект досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+У І та ІІ кварталах 2026 року Головним виконавцем було надано наступну інформацію: «22.10.2025 Мінкультом було утворено робочу групу з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025–2026 року та затверджено перелік НПА, які є пріоритетними для запобігання корупції та створення правової визначеності».
+З огляду на вищезазначене, прогрес у виконанні заходу наявний, однак, з огляду на те, що Головним виконавцем не було надано матеріалів по суті законопроєкту для цілей проведення моніторингу, а також оскільки відповідний законопроєкт досі не було фіналізовано, погоджено та, відповідно, подано Кабінету Міністрів України, у межах щоквартального моніторингу стану виконання заходу ДАП за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>