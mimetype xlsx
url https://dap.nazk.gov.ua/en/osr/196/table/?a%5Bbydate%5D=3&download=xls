--- v0 (2026-06-14)
+++ v1 (2026-08-06)
@@ -11,191 +11,50 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...139 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>