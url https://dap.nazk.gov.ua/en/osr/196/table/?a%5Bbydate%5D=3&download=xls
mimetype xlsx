--- v1 (2026-08-06)
+++ v2 (2026-10-05)
@@ -11,50 +11,188 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>2.5</t>
+  </si>
+  <si>
+    <t>Construction, land relations, and infrastructure</t>
+  </si>
+  <si>
+    <t>2.5.3 The flawed system of state oversight and regulation in the construction sector fosters corrupt practices</t>
+  </si>
+  <si>
+    <t>2.5.3.1</t>
+  </si>
+  <si>
+    <t>The mechanisms of non-governmental control over the construction of facilities have been improved through designer and technical supervision, independent engineering control, the involvement of accredited laboratories and inspection authorities, and tougher liability of the entities exercising such control</t>
+  </si>
+  <si>
+    <t>2.5.3.1.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that defines the list of the most significant violations of legislative requirements, building codes, normative legal acts and/or regulations governing urban development, whose binding nature is established by legislation, for committing which (or allowing them happen) the providers of specific kinds of services (work) involving the creation of architectural properties face mandatory revocation of their qualification certificates for at least three years, in particular for:
+1) exceeding the maximum permissible indicators outlined in urban development conditions and restrictions applicable to development of land plots, which includes:
+a) exceeding the maximum permissible parameters of the height of the property (in meters), particularly those specified in urban development documentation at the local level;
+b) exceeding the maximum permissible density of population within the residential development are of the relevant planning unit (block, neighborhood);
+c) designing a construction project that does not match the designated purpose of the land plot according to the Classification of the kinds of designated purpose of land plots, the kinds of functional purpose of territories, buildings, structures and relationships among them, as well as the rules for using the Classification to determine the categories of land and kinds of designated purpose of land plots, which can be established within the boundaries of the relevant functional zone; 
+d) violation of other land management restrictions;
+2) exceeding the maximum number of building stories;
+3) understating the class of consequences (liability) of a property in design documentation for construction.</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>Ministry for Communities and Territories Development of Ukraine</t>
+  </si>
+  <si>
+    <t>state budget</t>
+  </si>
+  <si>
+    <t>within the established budget allocations for the relevant year</t>
+  </si>
+  <si>
+    <t>The draft law has been submitted to the Parliament of Ukraine.</t>
+  </si>
+  <si>
+    <t>У ІІ кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем було надано наступну інформацію: «Державну антикорупційну програму на 2023–2025 роки затверджено 04.03.2023 року, Мінрозвитку до її затвердження вже було вжито заходів щодо розроблення та супроводження законодавчих змін якими, зокрема, врегульовано дане питання у проєкті Закону України реєстр. № 5655 від 11.06.2021, який 13.12.2022 прийнято Верховною Радою України як Закон України № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності». Зазначеним Законом передбачено врегулювання в тому числі питань, пов’язаних із механізмом притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, професійною атестацією таких виконавців, позбавленням/анулюванням кваліфікаційних сертифікатів, визначенням повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності. Відповідно до інформації, розміщеної на офіційному вебсайті Верховної Ради України, зазначений Закон 19.12.2022 направлено на підпис Президенту України та він перебуває у статусі «Передано на підпис Президенту»».
+Водночас Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. номер 5655 від 11.06.2021) перебуває на стадії підписання Президентом України починаючи ще з 19 грудня 2022 року, тобто більше трьох років.
+У звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проєкту закону, як це передбачено підпунктом 2.5.3.1.1.
+З огляду на відсутність інформації щодо кроків, спрямованих на розробку проєкту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>2.5.3.1.2</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine that approves the list of the most significant violations of legislative requirements, building codes, normative legal acts and/or regulations governing urban development, whose binding nature is established by legislation, for committing which (or allowing them happen) the providers of specific kinds of services (work) involving the creation of architectural properties face mandatory revocation of their qualification certificates, and, in particular:
+1) establishes a clear, exhaustive, and substantiated list of gross (material) violations of legislative requirements, building codes, normative legal acts and/or regulations governing urban development, whose binding nature is established by legislation, for committing which the providers of specific kinds of services (work) involving the creation of architectural properties face mandatory revocation of their qualification certificates, pertaining to each kind of service providers (at least 200 material violations);
+2) establishes a clear time frame for revocation of the qualification certificate for each gross violation.</t>
+  </si>
+  <si>
+    <t>01.08.2023</t>
+  </si>
+  <si>
+    <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
+  </si>
+  <si>
+    <t>У ІІ та ІІІ кварталах 2025 року Міністерство розвитку громад та територій України повідомило: «Виконується. Подальше доопрацювання проекту Закону України “Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального кодексу України щодо посилення відповідальності у сфері містобудівної діяльності” (реєстр. № 5877 від 01.09.2021) можливе після підписання Закону України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Наразі відсутня законодавча підстава для розроблення проєкту зазначеної постанови КМУ».
+У ІV кварталі 2025 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Захід виконано. Питання врегульовано в Законі України "Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності" (реєстровий номер 5655 від 11.06.2021), який 13.12.2022 прийнятий Верховною Радою України та передано на підпис Президенту України».
+У ІІ кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, що передбачене даним підпунктом врегульовано в інший спосіб, шляхом прийняття постанови Кабінету Міністрів України від 19.01.2024 № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23.05.2011 № 554, якими удосконалено механізм контролю за діяльністю таких виконавців та реагування на допущені ними порушення. Зокрема, пунктом 17 Порядку № 554 передбачено підстави для прийняття рішення про позбавлення виконавця кваліфікаційного сертифіката, у тому числі у разі встановлення за результатами заходів архітектурно-будівельного контролю факту вчинення виконавцем двох і більше порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством.
+Разом з тим вважаємо, що встановлення окремого чіткого та вичерпного переліку грубих (істотних) порушень у кількісному вираженні, зокрема у форматі «не менше 200 ключових порушень», станом на 2026 рік є недоцільним.
+Така позиція зумовлена тим, що законодавство у сфері містобудівної діяльності та нормування у будівництві вже передбачає обов’язковість дотримання будівельних норм, відповідно до статті 11 Закону України «Про будівельні норми» застосування будівельних норм або їх окремих положень є обов’язковим для всіх суб’єктів містобудування, а будівельні норми встановлюють обов’язкові вимоги, що застосовуються, зокрема, під час проєктування і будівництва. Крім того, у разі якщо будівельні норми містять посилання на національні стандарти, що стосуються вимог до проєктної, науково-проєктної та робочої документації, методів проєктування, процесів виконання будівельних робіт, методів випробувань, конструктивних та інженерних систем, такі стандарти є обов’язковими до застосування».
+Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проєкту постанови Кабінету Міністрів України, якою затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
+Зміни внесені постановою Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681» до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, за своїм змістом не охоплюють підпункти 1-2 заходу 2.5.3.1.2 Програми.
+З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>