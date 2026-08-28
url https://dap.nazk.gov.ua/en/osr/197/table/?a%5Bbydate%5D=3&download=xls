--- v0 (2026-06-26)
+++ v1 (2026-08-28)
@@ -110,52 +110,52 @@
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law aimed at improving the operations of construction financing funds, which provides for the use of two methods of financial control of the developer — based on the schedule of housing construction and based on the proper spending of funds (funds should be advanced to the developer in accordance with the construction stages, and the developer should be financed by scanning transactions through the developer’s bank account)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>National Commission on Securities and Stock Market</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України за попередні звітні періоди: «Окремі питання діяльності фондів фінансування будівництва щодо гарантування захисту прав інвесторів врегульовано у Законі України «Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю», а також у підзаконних нормативно-правових актах щодо договірних відносин у сфері будівництва. Наразі вивчається питання доцільності внесення змін на рівні законів або підзаконних актів. Передбачено проведення консультацій з Національною комісією з цінних паперів».
-У ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
-Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проекту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проекту закону до Верховної Ради України.
+У ІV кварталі 2025 року, І та ІІ кварталах 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
+Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проєкту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проєкту закону до Верховної Ради України.
 Оскільки Головним виконавцем у звітному періоді не надано інформації щодо розроблення або подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.2.1 Програми, а також з огляду на сплив термінів виконання заходу, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.3.2.2</t>
   </si>
   <si>
     <t>Preparing and publishing an analytical report on corruption risks associated with the process of investing and financing of construction of residential properties with the use of private funds raised from individuals or legal entities, particularly with respect to the presence of corruption risks in the operations of construction financing funds and real estate transactions funds</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>