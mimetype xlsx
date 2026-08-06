--- v0 (2026-06-14)
+++ v1 (2026-08-06)
@@ -108,53 +108,53 @@
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law defining the substance and scope of powers of architectural and construction control and oversight authorities, urban development and architecture authorities, which:
 1) has eliminated all discretionary powers of the authorities; in particular, the right to act in a certain way has been substituted with the obligation to take measures in the event of a violation of legislation, measures towards putting an end to illegal activities and holding violators accountable; this includes the obligation to not only act in a certain way by making decisions prescribed by law (issuing improvement notices, directives, or resolutions, filing a lawsuit, etc.) but also to oversee compliance with the decisions made / measures implemented;
 2) provides for a clear list of documents needed for the provision of each kind of service (both for permits and documents of informative or declarative nature), the list of possible actions (responses) of the authorities after receiving an application (approving, denying, returning for revision, revoking, etc.), a clear list of grounds for approval (registration, issuance of a permit), denial of issuance of a document, return of the application for revision, as well as clear grounds and violations in response to which an improvement notice must be issued or sanctions imposed.</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку як головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
-[...1 lines deleted...]
-З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
+    <t>За інформацією, наданою Мінрозвитку як Головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
+Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (далі – Закон № 2851-IX) перебуває на стадії підписання з 19.12.2022. Водночас вимогами Державної антикорупційної програми на 2023–2025 роки (далі – Програма) щодо змісту, способу та строків виконання заходу 2.5.3.4.1 не передбачено такої умови як розроблення відповідного проєкту закону лише після підписання Президентом України Закону № 2851-IX. Відповідно розробка проєкту закону, передбаченого даним заходом, має розпочинатися незалежно від прийняття (підписання Президентом України) Закону № 2851-IX.
+З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>