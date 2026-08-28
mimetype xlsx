--- v0 (2026-06-26)
+++ v1 (2026-08-28)
@@ -110,54 +110,53 @@
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to select legislative acts of Ukraine pertaining to the resolution of specific issues of connection to utility networks, which:
 1) implemented the “one-stop” procedure for providing services involving connection to networks of all entities that are natural monopolies (supply and distribution of electricity and natural gas, heat supply, centralized hot water supply, centralized water supply and centralized wastewater disposal) in order to minimize interactions between the client and entities that are natural monopolies; 
 2) establishes a unified procedure for connecting to utility networks and unified approaches to determining the connection fee (the same price for the service involving connection to utility networks of the same kind is established within the same territorial community);
 3) identified the procedure for inventory of engineering networks, which simultaneously performs uploading of Urban planning cadaster on the state’s level for further development and update of urban planning documentation;
 4) implemented indication of data on engineering networks  in Urban planning cadaster on the state’s level, enterprises’ geographic information systems (besides restricted information).</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>У ІІІ, ІV кварталах 2025 та І кварталі 2026 року як звітних періодах Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму веб-сайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва.
-Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
+    <t>У ІІІ, ІV кварталах 2025, а також І та ІІ кварталах 2026 року як звітних періодах, Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму вебсайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва. Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
 Національне агентство проаналізувало положення Закону № 4213-IX та встановило, що вони належним чином охоплюють вимоги, визначені підпунктом 4 змісту заходу 2.5.3.6.2 Програми. 
-З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
+З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>