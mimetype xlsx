--- v0 (2026-06-06)
+++ v1 (2026-08-06)
@@ -154,63 +154,62 @@
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine that proposes amendments to the Procedure for Preparing, Evaluating, and Selecting Investment Programs and Projects of Regional Development that Can Be Implemented Using Funds from the State Fund for Regional Development, approved by the resolution of the Cabinet of Ministers of Ukraine dated March 18, 2015, 
 No. 196, which are synchronized with the digital system for managing the rebuilding of the transport infrastructure and provide for:
 1) the procedure of electronic document management at the regional development fund, specifically exclusively electronic submission of applications (programs and projects);
 2) a new procedure for appointing the members of committee, which may not include people’s representatives of any level, but must include independent experts to evaluate projects on conditions of their remuneration for their services;
 3) creating registers of statements of work (“technical assignments”) for regional development projects from the current plan of measures towards implementation of the regional development strategy;
 4) submitting a project to the electronic portal, cross-referenced to statements of work from the plan of measures towards implementation of the regional development strategy; 
 5) updated criteria of project evaluation, specifically evaluation of the degree to which the project has achieved quantitative and qualitative benchmarks indicated in the statement of work;
 6) definition of the procedure for evaluation and monitoring of the effectiveness of implementation of projects and programs based on their achievement of goals of regional development strategies.</t>
   </si>
   <si>
     <t>05.04.2025</t>
   </si>
   <si>
     <t>05.09.2025</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>Головний виконавець заходу у ІV кварталі 2025 році надав наступну інформацію: «Постановою Кабінету Міністрів України від 13 серпня 2025 р. № 971 «Деякі питання державного фонду регіонального розвитку» затверджено Порядок використання у 2025 році коштів державного фонду регіонального розвитку».
 Крім того, Головним виконавцем надано обґрунтування щодо виконання підпунктів заходу 2.5.3.7.2.:
 1) Щодо підпункту 1: «… Відповідно до вимог Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903, інформація щодо визначених головними розпорядниками бюджетних коштів ініціаторів створення концепції (проекту) вносилася головними розпорядниками бюджетних коштів до Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури (система DREAM) …».
 2) Щодо підпункту 2: «Відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, не передбачено створення регіональних комісій, у зв’язку з тим, що кошти спрямовуються на публічні інвестиційні проекти, які вже попередньо були оцінені відповідно до  Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903. Крім того, до  Комісії з проведення пріоритезації публічних інвестиційних проектів, що можуть реалізовуватися у 2025 році за рахунок коштів державного фонду регіонального розвитку, також не входили депутати будь-якого рівня…
 Залучення незалежних експерти для оцінки проектів на умовах оплатності є недоцільним під час війни та економії коштів державного бюджету, а також у зв’язку із реалізацією реформи публічних інвестицій, де всі публічні інвестиційні проекти проходять процедуру оцінки на різних рівнях відповідно до вимог окремих нормативно-правових актів».
-3) щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
-[...3 lines deleted...]
-Національне агентство проаналізувало обґрунтування надані головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+3) Щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
+4) Щодо підпункту 4: «… Разом з тим, Відповідно до пункту 2 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, кошти державного фонду регіонального розвитку спрямовувались на реалізацію публічних інвестиційних проектів, що мають на меті відновлення та розвиток регіонів і відповідають пріоритетам, визначеним Державною стратегією регіонального розвитку на 2021–2027 роки, затвердженою постановою Кабінету Міністрів України від 5 серпня 2020 р. № 695, відповідними регіональними стратегіями розвитку, стратегіями розвитку територіальних громад».
+5) Щодо підпункту 5: «Крім того, відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, пріоритезація публічних інвестиційних проектів здійснювалось за бальною системою. Розрахунок пріоритетності публічного інвестиційного проекту за бальною системою: …»
+6) Щодо підпункту 6: «Відповідно до пункту 13 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, розпорядники бюджетних коштів нижчого рівня та одержувачі бюджетних коштів подають щомісяця до 10 числа Мінрозвитку звіт про використання бюджетних коштів для реалізації публічних інвестиційних проектів за формою згідно з додатком 2 до Порядку».
+Національне агентство проаналізувало обґрунтування надані Головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
 1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як зазначена Постанова № 971 зупиняє дію Постанови № 196 до 31.12.2025 року та не вносить змін до її змісту;
 2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 971 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1-6 заходу 2.5.3.7.2.
-У І кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Відповідно до статті 24-1 БКУ ДФРР створюється у складі державного бюджету як програма публічних інвестицій.  При складанні Бюджетної декларації та проекту Державного бюджету України ДФРР визначається в обсязі не менше 1,5 відсотка прогнозного обсягу доходів загального фонду проекту Державного бюджету України на відповідний бюджетний період.
-[...4 lines deleted...]
-З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано вчасно та частково.</t>
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Постанова Кабінету Міністрів України від 08 липня 2026 р. № 883 "Деякі питання державного фонду регіонального розвитку"».
+Національне агентство проаналізувало Порядок використання коштів державного фонду регіонального розвитку, затверджений Постановою КМУ від 8 липня 2026 р. № 883 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як, відповідно до змісту Постанови № 883, Постанова № 196 – втрачає чинність;
+2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 883 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1–6 заходу 2.5.3.7.2.
+З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>