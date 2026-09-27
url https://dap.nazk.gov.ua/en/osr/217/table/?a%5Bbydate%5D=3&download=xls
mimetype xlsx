--- v0 (2026-06-14)
+++ v1 (2026-09-27)
@@ -160,56 +160,57 @@
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.5.10.5.2 Державної антикорупційної програми на 2023-2025 роки, Державним агентством відновлення та розвитку інфраструктури України повідомлено, що: "у 2023 році завершено роботи зі спорудження, сертифікації та введення в експлуатацію 10 майданчиків габаритно-вагових комплексів зважування в русі WIM.
 У 2024 році завершено роботи зі спорудження, сертифікації та введення в експлуатацію 4 майданчиків зважування в русі WIM.
 У 2025 році завершено роботи зі спорудження, сертифікації та введення в експлуатацію 3 майданчиків зважування в русі WIM, а саме:
 WIM 52, який розташований на км 126+562 автомобільної дороги загального користування державного значення M-14 Одеса – Мелітополь – Новоазовськ, Миколаївської області;
 WIM 84, який розташований на км 12+801 автомобільної дороги загального користування державного значення Р-63/Н-03/ – Вартиківці – контрольно-пропускний пункт «Сокиряни» Чернівецької області;
 WIM 62, який розташований на км 1+941 автомобільної дороги Р-51 Мерефа – Лозова – Павлоград, Харківська область".
 Таким чином, можемо констатувати, Агентством відновлення у IV кварталі 2025 року проводилися роботи спрямовані на створення мережі нових WIM систем, у межах наявного фінансування та з урахуванням об'єктивної ситуації, що зумовлена дією військового стану. Відтак, можемо констатувати, що захід передбачений п. 2.5.10.5.2 Державної антикорупційної програми на 2023-2025 роки виконано частково.</t>
   </si>
   <si>
     <t>2.5.10.5.3</t>
   </si>
   <si>
     <t>Publication on the official website of the State Service of Ukraine for Transport Safety of information about violations of dimension and weight limits as well as sanctions imposed for the relevant violations, particularly administrative penalties</t>
   </si>
   <si>
     <t>State Service of Ukraine for Transport Safety</t>
   </si>
   <si>
     <t>Information has been published on the website of the State Service of Ukraine for Transport Safety and is available to offenders.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.5.10.5.3 Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що:
 1) забезпечується цілодобовий автоматизований габаритно-ваговий контроль;
-2) станом на 31.03.2026 до ЦОД Укртрансбезпеки підключено 60 автоматичних пункти фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті (далі - автоматичний пункт);
-[...2 lines deleted...]
-5) на офіційному веб-сайті Укртрансбезпеки міститься посилання на Сервіс перевірки адміністративних правопорушень в галузі безпеки на транспорті зафіксованих в автоматичному режимі, що наповнюється інформацією з фотознімками або відеозаписом транспортного засобу в момент вчинення правопорушення, зафіксованого автоматичними пунктами, а також щодо суми накладеного стягнення, для ознайомлення з нею особи, яка притягається до відповідальності за таке правопорушення.
+2) на сьогодні до ЦОД Укртрансбезпеки підключено 60 автоматичних пункти фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті (далі - автоматичний пункт);
+3) обробка даних здійснюється за допомогою інформаційно-комунікаційної системи фіксації адміністративних правопорушень у сфері безпеки на автомобільному транспорті в автоматичному режимі – комп’ютерної програми «Система автоматичної фіксації габаритно-вагового контролю транспортних засобів», яка за потреби зазнає доопрацювань та удосконалюється;
+4) її безперебійне функціонування досягнуто за допомогою технічної підтримки відповідних спеціалістів;
+5) з 01.01.2023 по 30.06.2026 включно винесено 30 516 постанов на суму 421,26 млн. грн;
+6) на офіційному веб-сайті Укртрансбезпеки міститься посилання на Сервіс перевірки адміністративних правопорушень в галузі безпеки на транспорті зафіксованих в автоматичному режимі, що наповнюється інформацією з фотознімками або відеозаписом транспортного засобу в момент вчинення правопорушення, зафіксованого автоматичними пунктами, а також щодо суми накладеного стягнення, для ознайомлення з нею особи, яка притягається до відповідальності за таке правопорушення.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є « інформація розміщена на веб-сайті Укртрансбезпеки та доступна для порушників».
-3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за I квартал 2026 року заходу 2.5.10.5.3  Програми присвоєно статус «виконано вчасно і повністю».</t>
+3. З огляду на інформацію, що міститься у пп. 1 – 2, за результатами моніторингу за IІ квартал 2026 року заходу 2.5.10.5.3  Програми присвоєно статус «виконано вчасно і повністю».</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>