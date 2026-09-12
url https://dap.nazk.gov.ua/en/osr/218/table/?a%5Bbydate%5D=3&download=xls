--- v0 (2026-06-07)
+++ v1 (2026-09-12)
@@ -131,62 +131,61 @@
     <t>За інформацією Міноборони: "Опрацьовано та видано наказ Міністерства оборони України від 23.12.2023 № 771/нм “Про інвентаризацію об’єктів державної власності та надання відомостей до Єдиного реєстру об’єктів державної власності”.
 Положення, що містяться наказі, повною мірою відповідають вимогам, встановлений у змісті заходу, з огляду на що вказаний захід є виконаним повністю.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Performance of inventory of property rights for 100% real estate objects and land plots owned by enterprises, establishments and organizations, owned by Ministry of Defense of Ukraine, including business entities, whose corporate rights are controlled by Ministry of Defense of Ukraine, excluding ones located in the occupied territories and in territories adjacent to combat line </t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Inventory performed, 100% real estate objects and lands registered, except those located in territories adjacent to combat line or temporarily occupied by Russian Federation</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) з метою реалізації заходів із виконання Державної антикорупційної програми на 2023 – 2025 роки керівникам суб’єктів господарювання надано доручення щодо проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна і земельних ділянок Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
 2) суб’єкти господарювання щорічно проводять інвентаризацію державного майна (станом на 31 грудня) або позапланово за рішенням органу управління відповідно до вимог Методики проведення інвентаризації об’єктів державної власності, затвердженої постановою Кабінетів Міністрів України від 30 листопада 2005 р. № 1121;
 3) щорічну інвентаризацію за 2024 рік проведено та подано органу управління від 80% суб’єктів господарювання, 20% в стані реорганізації (ліквідація, банкрутство);
-4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств;
-[...2 lines deleted...]
-7) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі.
+4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств, таким чином інвентаризація проведена та передано до органу управління 98% суб’єктів господарювання, 2% в стані реорганізації (ліквідація, банкрутство);
+5) впродовж ІІ кварталу 2026 року за результатами інвентаризації, суб’єктами господарювання, функціональне управління яких покладено на Головне управління оборонних активів, зареєстровано право власності за державою в особі Міноборони на нерухоме майно (будівель та споруд), що становить 61 % та на земельні ділянки що становить 91 %;
+6) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність коштів у суб’єктів господарювання на виготовлення правовстановлюючих документів на нерухоме майно та земельні ділянки.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію та зареєстровано 100 відсотків обʼєктів нерухомого майна та земель, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.1.1.7</t>
   </si>
   <si>
     <t>Conducting the annual monitoring of the quantity of inventoried and registered real rights to immovable properties of the Ministry of Defense and enterprises, organizations, and institutions under the Ministry’s jurisdiction and land plots owned by enterprises, establishments and organizations, owned by Ministry of Defense of Ukraine, including business entities, whose corporate rights are controlled by Ministry of Defense of Ukraine, excluding ones located in the occupied territories and in territories adjacent to combat line</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Reports on the monitoring findings have been published.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.1.7 Державної антикорупційної програми, затвердженої постановою Кабінету Міністрів України від 4 березня 2023 р. № 220 «Про затвердження Державної антикорупційної програми на 2023-2025 роки» (далі – Програма) за I квартал поточного року.
 1. Заходу 2.6.1.1.7 Програми був присвоєний статус «прогрес виконання відсутній».
 2. Підставою для присвоєння такого статусу була інформація про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця.
 3. Відповідно до такої інформації:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
@@ -215,58 +214,57 @@
 Моніторинг заходу 2.6.1.1.7 Програми за IV квартал 2025 року.
 13. Відповідно до інформації про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління за результатом якого 
 суб'єктами господарювання функціональне управління яких покладено на Головне управління оборонних активів зареєстровано право власності за державою в особі Міноборони на 65% нерухомого майна та право постійного користування на 74 % земельних ділянок, зокрема за 2025 рік на 3259 га.
 2) Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства оборони України 
 (лист від 30.12.2025 №73/1756-сл)
 14. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.7 Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (1)</t>
   </si>
   <si>
     <t>Ministry of Defense of Ukraine, Security Service of Ukraine, National Guard, and State Border Service performance of inventory and registration of land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t xml:space="preserve">state budget </t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>Inventory of 100% of lands, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.10 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) у межах виділеного фінансового ресурсу, у 2025 році та першому кварталі 2026 року проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
-[...2 lines deleted...]
-4) потребує реєстрації близько 37,66 тис. га. (без урахування тимчасово окупованих територій).
+1) у межах виділеного фінансового ресурсу, у 2025 році проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
+2) у 2026 році узагальнено потребу та заплановано розроблення документації із землеустрою щодо 47 земельних ділянок загальною площею 4282,3339 га на суму 3100,0 тис. грн;
+3) станом на 30.06.2026 на обліку Міноборони перебуває 4736 земельних ділянок, загальною площею 520,69 тис. га., проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 3300 земельних ділянок, загальною площею 417,42 тис. га., що становить 80,2 %. Потребує реєстрації близько 37,58 тис. га. бюджетного фонду (без урахування тимчасово окупованих територій).
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність первинних облікових документів на земельні ділянки, що не дає можливість своєчасного надання дозволів органами державної влади та місцевого самоврядування на проведення інвентаризації земельних ділянок та виготовлення правовстановлюючих документів, а також обмеженість фінансового ресурсу.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію 100 відсотків земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (2)</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>За повідомленням МВС: "Проведено інвентаризацію 100 відсотків земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією".
 Зважаючи на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Security Service of Ukraine </t>
   </si>
   <si>
     <t>За повідомленням СБУ: "Проведено інвентаризацію 20 земельних ділянок, що належать до земель оборони, та зареєстровані речові права на них із внесенням до Держреєстру".
 Зважаючи на те, що СБУ в межах компетенції провела інвентаризацію всіх земельних ділянок, що належать до земель оборони, та зареєструвала речові права на них, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (4)</t>
   </si>
   <si>
@@ -276,57 +274,55 @@
     <t>За повідомленням Нацгвардії: "Протягом 2024 року Головним управлінням Національної гвардії України у відповідності до Порядку проведення інвентаризації земель, затвердженого постановою Кабінету Міністрів України від 5 червня 2019 року № 476 та наказу МВС від 30.07.2019 № 633 «Про ведення обліку об’єктів державної власності» проведено інвентаризацію 100 відсотків земель оборони, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 За результатами проведеної інвентаризації узагальнено перелік земель, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, а також забезпечено подання актуалізованої інформації до Міністерства внутрішніх справ України для подальшого звітування до Фонду державного майна України відповідно до встановленої законодавством форми за допомогою АС «Юридичні особи»".
 Зважаючи на вищевикладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (5)</t>
   </si>
   <si>
     <t>Administration of the State Border Guard Service</t>
   </si>
   <si>
     <t>За повідомленням Адміністрації Держприкордонслужби: Упродовж 2024 року органами Держприкордонслужби проведено інвентаризацію 100% земельних ділянок, розташованих поза межами територій, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією. За результатами інвентаризації проведено звірку облікових даних щодо 1394 земельних ділянок, що перебувають на балансі органів Держприкордонслужби. З них на 1362 земельні ділянки здійснено реєстрацію речових прав, що складає 98% від їх загальної кількості. Щодо 32 земельних ділянок (2%) загальною площею 2348,729 га реєстрацію речових прав не здійснено з причин необхідності відновлення меж земельних ділянок у судовому порядку та присвоєння їм кадастрових номерів, відсутності дозволу на розробку проєкту землеустрою та потреби в оновлені технічного паспорту, а також підготовки до прийняття рішення про їх подальшу передачу в комунальну власність територіальних громад. Очікуваний термін завершення реєстрації речових прав на такі землі – грудень 2025 року".
 Зважаючи на те, що показником виконання заходу є проведення інвентаризації 100% земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією, зазначений захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.11 (1)</t>
   </si>
   <si>
     <t>Annual monitoring of a number of inventoried and registered land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>Published report on monitoring results</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.11 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами проведеного моніторингу станом на 31.03.2026 на обліку Міноборони перебуває 4688 земельних ділянок, загальною площею 520,70 тис. га;
-[...2 lines deleted...]
-4) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/nvcpvt.
+1) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/korqbi;
+2) результати роботи щодо проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією протягом 2025 року оприлюднено за посиланням https://surl.li/gqbxxk.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (2)</t>
   </si>
   <si>
     <t>1. За інформацією МВС: "Звіт про результати моніторингу кількості проінвентаризованих земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, опубліковано на сайті МВС".
 2. Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства внутрішніз справ України. 
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.11 (2) Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (3)</t>
   </si>
   <si>
     <t>1. Відповідно до інформації про стан виконання заходу 2.6.1.1.11 (3) Програми, що отримана від головного виконавця: проведено інвентаризацію 166 земельних ділянок Служби безпеки України, 142 ділянки зареєстровано на праві постійного користування, державної реєстрації потребує 24 земельних ділянок, заходи з реєстрації продовжують проводитися.
 2. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 4. З огляду на те, що Службою безпеки України повідомлено про проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, однак не опубліковано звіт про результати такого моніторингу у відкритому доступі, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.6.1.1.14</t>
   </si>
   <si>
     <t xml:space="preserve">Uploading Public cadaster map with data with data on land plots owned by Ministry of Defense of Ukraine and enterprises, establishments and organizations managed by Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine </t>
   </si>
   <si>
@@ -1267,51 +1263,51 @@
         <v>65</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="2" t="s">