--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -139,144 +139,126 @@
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.2.2 (2)</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>За повідомленням МВС: "З урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС.
 Здійснено в установленому порядку державну реєстрацію права власності за державою в особі МВС на нерухоме майно, яке обліковується на балансі КНВО «Форт» МВС України, про що листами КНВО «Форт» МВС України від 25.09.2024 № 2510 та № 2511 поінформовано МВС".
 З огляду на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.2.2 (3)</t>
   </si>
   <si>
     <t>Joint Stock Company «Ukrainian Defense Industry»</t>
   </si>
   <si>
-    <t>Моніторинг заходу 2.6.1.2.2 (3) Державної антикорупційної програми, затвердженої постановою Кабінету Міністрів України від 4 березня 2023 р. № 220 «Про затвердження Державної антикорупційної програми на 2023-2025 роки» (далі – Програма) за I квартал поточного року.
-[...17 lines deleted...]
-13. З огляду на інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано частково».</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено  інвентаризацію та реєстрацію речових прав на 88,9% об’єктів нерухомого майна і 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.1.2.2 (4)</t>
   </si>
   <si>
     <t>State Space Agency of Ukraine</t>
   </si>
   <si>
-    <t>З огляду на те, що головним виконавцем заходу не надано інформацію про результат його виконання, а строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання), вимушені констатувати, що за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «не виконано».</t>
-[...2 lines deleted...]
-    <t>Not implemented</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується та здійснюється в межах повноважень координація діяльності підприємств, що належать до сфери управління Державного космічного агентства, щодо проведення реєстрації речових прав на об’єкти нерухомого майна і  земельних ділянок.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Conducting an annual monitoring of the number of inventoried and registered real estate and land plots of business entities in the defense industry, state and state-owned enterprises of the defense industry, except for those located in the territories where military operations are (were) conducted or temporarily occupied by the Russian Federation, within the competence of managing state property
 </t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>Reports on the monitoring findings have been published.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (1)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (1) Програми, що отримана від головного виконавця:
 1) до сфери управління Міністерства оборони єдині майнові комплекс державних підприємств та установ передано від Міністерства стратегічних галузей промисловості згідно акту прийому – передачі, які затверджені 22.09.2025;
 2) проведено в межах компетенції щодо управління об’єктами державної власності щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією в повному обсязі на підставі актів прийому-передачі від 22.09.2025;
 3) інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства оборони України (лист від 30.12.2025 № 73/1756-сл).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (2)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (2)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (2) Програми, що отримана від головного виконавця:
 1) з урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС;
 2) з метою здійснення державної реєстрації речових прав на об’єкти нерухомого майна у Державному реєстрі речових прав на нерухоме майно відповідно до вимог Закону України «Про державну реєстрацію речових прав на нерухоме майно та їх обтяжень», протягом 2024 року проведено технічну інвентаризацію  будівель та споруд, які обліковуються на балансі КНВО «Форт» МВС України, та виготовлено технічну документацію на 46 об’єктів нерухомості, які не було зареєстровано.
 У подальшому здійснено державну реєстрацію права власності за державою в особі МВС на зазначені вище об’єкти нерухомого майна;
 3) КНВО «Форт» МВС України в установленому законодавством порядку оформлено право постійного користування на 5 земельних ділянок;
 4) станом на 01.01.2026 КНВО «Форт» МВС України в установленому порядку  зареєстровано 56 будівель і споруд та 5 земельних ділянок;
 5) разом з тим, на сьогодні в користуванні КНВО «Форт» МВС України перебуває 1 земельна ділянка, на яку з об’єктивних причин тимчасово не може бути оформлено право постійного користування в Державному реєстрі речових прав на нерухоме майно, оскільки частина цієї земельної ділянки є предметом судового спору (відповідно до постанови Верховного суду від 07.05.2025 справу 128/680/21 направлено на новий розгляд до суду першої інстанції);
 6) таким чином, необхідні заходи щодо державної реєстрації вищевказаної земельної ділянки в Державному земельному кадастрі та оформлення її на праві постійного користування в Державному реєстрі речових прав на нерухоме майно будуть здійснені КНВО «Форт» МВС України після закінчення судового спору;
 7) звіт про результати моніторингу опубліковано на сайті МВС за посиланням: https://mvs.gov.ua/prevention-corruption/informaciia-shhodo-vikonannia-zaxodiv-derzavnoyi-antikorupciinoyi-programi-na-2023-2025-roki/zvit-shhodo-vikonannia-ministerstvom-vnutrisnix-sprav-ukrayini-punktu-26123-zaxodiv-iz-vikonannia-derzavnoyi-antikorupciinoyi-programi-na-2023-2025-roki.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (3)</t>
   </si>
   <si>
-    <t>З огляду на те, що головним виконавцем заходу не надано інформацію про результат його виконання, а строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання), вимушені констатувати, що за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «не виконано».</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується, проводиться в межах повноважень  моніторинг кількості проінвентаризованих та зареєстрованих об'єктів нерухомого майна і земельних ділянок.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (4)</t>
   </si>
   <si>
-    <t>Відповідно до інформації за 1 квартал.
-[...8 lines deleted...]
-8. З огляду на це, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано частково».</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 88,9% об’єктів нерухомого майна та 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -914,252 +896,252 @@
         <v>23</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="G7" s="2" t="s">
+      <c r="H7" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G8" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G9" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="O9" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P9" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G10" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="O10" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q10"/>
   <mergeCells>
     <mergeCell ref="A3:A10"/>
     <mergeCell ref="B3:B10"/>
     <mergeCell ref="C3:C10"/>
     <mergeCell ref="D3:D10"/>
     <mergeCell ref="E3:E10"/>
     <mergeCell ref="Q3:Q10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>