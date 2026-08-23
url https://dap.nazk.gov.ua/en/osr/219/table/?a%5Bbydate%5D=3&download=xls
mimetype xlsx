--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -139,126 +139,126 @@
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.2.2 (2)</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>За повідомленням МВС: "З урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС.
 Здійснено в установленому порядку державну реєстрацію права власності за державою в особі МВС на нерухоме майно, яке обліковується на балансі КНВО «Форт» МВС України, про що листами КНВО «Форт» МВС України від 25.09.2024 № 2510 та № 2511 поінформовано МВС".
 З огляду на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.2.2 (3)</t>
   </si>
   <si>
     <t>Joint Stock Company «Ukrainian Defense Industry»</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено  інвентаризацію та реєстрацію речових прав на 88,9% об’єктів нерухомого майна і 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено інвентаризацію та реєстрацію речових прав на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори, а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.1.2.2 (4)</t>
   </si>
   <si>
     <t>State Space Agency of Ukraine</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується та здійснюється в межах повноважень координація діяльності підприємств, що належать до сфери управління Державного космічного агентства, щодо проведення реєстрації речових прав на об’єкти нерухомого майна і  земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Conducting an annual monitoring of the number of inventoried and registered real estate and land plots of business entities in the defense industry, state and state-owned enterprises of the defense industry, except for those located in the territories where military operations are (were) conducted or temporarily occupied by the Russian Federation, within the competence of managing state property
 </t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>Reports on the monitoring findings have been published.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (1)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (1) Програми, що отримана від головного виконавця:
 1) до сфери управління Міністерства оборони єдині майнові комплекс державних підприємств та установ передано від Міністерства стратегічних галузей промисловості згідно акту прийому – передачі, які затверджені 22.09.2025;
 2) проведено в межах компетенції щодо управління об’єктами державної власності щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією в повному обсязі на підставі актів прийому-передачі від 22.09.2025;
 3) інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства оборони України (лист від 30.12.2025 № 73/1756-сл).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (2)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (2)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (2) Програми, що отримана від головного виконавця:
 1) з урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС;
 2) з метою здійснення державної реєстрації речових прав на об’єкти нерухомого майна у Державному реєстрі речових прав на нерухоме майно відповідно до вимог Закону України «Про державну реєстрацію речових прав на нерухоме майно та їх обтяжень», протягом 2024 року проведено технічну інвентаризацію  будівель та споруд, які обліковуються на балансі КНВО «Форт» МВС України, та виготовлено технічну документацію на 46 об’єктів нерухомості, які не було зареєстровано.
 У подальшому здійснено державну реєстрацію права власності за державою в особі МВС на зазначені вище об’єкти нерухомого майна;
 3) КНВО «Форт» МВС України в установленому законодавством порядку оформлено право постійного користування на 5 земельних ділянок;
 4) станом на 01.01.2026 КНВО «Форт» МВС України в установленому порядку  зареєстровано 56 будівель і споруд та 5 земельних ділянок;
 5) разом з тим, на сьогодні в користуванні КНВО «Форт» МВС України перебуває 1 земельна ділянка, на яку з об’єктивних причин тимчасово не може бути оформлено право постійного користування в Державному реєстрі речових прав на нерухоме майно, оскільки частина цієї земельної ділянки є предметом судового спору (відповідно до постанови Верховного суду від 07.05.2025 справу 128/680/21 направлено на новий розгляд до суду першої інстанції);
 6) таким чином, необхідні заходи щодо державної реєстрації вищевказаної земельної ділянки в Державному земельному кадастрі та оформлення її на праві постійного користування в Державному реєстрі речових прав на нерухоме майно будуть здійснені КНВО «Форт» МВС України після закінчення судового спору;
 7) звіт про результати моніторингу опубліковано на сайті МВС за посиланням: https://mvs.gov.ua/prevention-corruption/informaciia-shhodo-vikonannia-zaxodiv-derzavnoyi-antikorupciinoyi-programi-na-2023-2025-roki/zvit-shhodo-vikonannia-ministerstvom-vnutrisnix-sprav-ukrayini-punktu-26123-zaxodiv-iz-vikonannia-derzavnoyi-antikorupciinoyi-programi-na-2023-2025-roki.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (3)</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується, проводиться в межах повноважень  моніторинг кількості проінвентаризованих та зареєстрованих об'єктів нерухомого майна і земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (4)</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 88,9% об’єктів нерухомого майна та 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>