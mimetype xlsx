--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -121,50 +121,79 @@
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>Order issued and published</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.3.1 Програми за IV квартал 2025 року.
 1. На виконання заходу передбаченого п. 2.6.1.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що виконання заходу завершено у IV кварталі 2025 року.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
 4. З огляду на вищевказане, а також джерела інформації, надані Міністерством оборони України, за результатами моніторингу за IV квартал 2025 року констатуємо, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
+  </si>
+  <si>
+    <t>2.6.1.3.4</t>
+  </si>
+  <si>
+    <t>Development of technical economic justification and technical task to develop Fuel consumption and quality accounting and monitoring system for Armed Forces of Ukraine, all structural divisions, organizations, and state enterprises (in case of distribution of fuels and lubricants), managed by Ministry of Defense of Ukraine, in military units directly subordinated to Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine</t>
+  </si>
+  <si>
+    <t>22.12.2025</t>
+  </si>
+  <si>
+    <t>22.03.2026</t>
+  </si>
+  <si>
+    <t>The statement of work has been developed.</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.3.4 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) за результатами наради щодо розроблення техніко-економічного обґрунтування та технічного завдання із залученням представників Командування Сил логістики Збройних Сил України, кафедри військової підготовки Івано-Франківського Національного технічного університету нафти і газу, Центру трансформації процесів оборонних ресурсів Міністерства оборони України, та з метою подальшого виконання заходів впровадження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, 12.01.2025 (протокол додається) вирішено:
+- взяти за основу систему SAP, до якої інтегрувати вже існуючі на чотирьох центрах забезпечення пальним автоматизовані системи, провести її корегування з подальшою інтеграцією системи Є-пальне;
+- провести моніторинг ринку на предмет наявності підприємств (організацій, установ), що спроможні розробити технічне завдання для коригування та виготовлення проєктно-кошторисної документації даного проєкту, а також проведення експертного обстеження існуючої автоматизованої системи контролю та обліку світлих нафтопродуктів (АСКОСН).
+2) розроблені раніше технічні завдання і відпрацьовані проєкти автоматизованої системи АСКОСН на 11 об’єктів (ЦПЗ, ОЦЗП, СП ОЦЗ), а також вже встановлені у 2021 році рівнеміри і автоматизовані системи обліку на 4 (чотирьох) центрах забезпечення пальним, по яким з початку повномасштабного вторгнення ворогом були нанесені удари на даний час не працюють;
+3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 22.12.2025 (дата початку виконання) – 22.03.2026 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -504,55 +533,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:Q4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q3"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -655,59 +684,110 @@
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q3"/>
+  <autoFilter ref="A2:Q4"/>
   <mergeCells>
-    <mergeCell ref="A3:A3"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q3:Q3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>