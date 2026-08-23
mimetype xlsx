--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -139,58 +139,60 @@
 4. З огляду на вищевказане, а також джерела інформації, надані Міністерством оборони України, за результатами моніторингу за IV квартал 2025 року констатуємо, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.3.4</t>
   </si>
   <si>
     <t>Development of technical economic justification and technical task to develop Fuel consumption and quality accounting and monitoring system for Armed Forces of Ukraine, all structural divisions, organizations, and state enterprises (in case of distribution of fuels and lubricants), managed by Ministry of Defense of Ukraine, in military units directly subordinated to Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>22.12.2025</t>
   </si>
   <si>
     <t>22.03.2026</t>
   </si>
   <si>
     <t>The statement of work has been developed.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.3.4 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами наради щодо розроблення техніко-економічного обґрунтування та технічного завдання із залученням представників Командування Сил логістики Збройних Сил України, кафедри військової підготовки Івано-Франківського Національного технічного університету нафти і газу, Центру трансформації процесів оборонних ресурсів Міністерства оборони України, та з метою подальшого виконання заходів впровадження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, 12.01.2025 (протокол додається) вирішено:
-[...1 lines deleted...]
-- провести моніторинг ринку на предмет наявності підприємств (організацій, установ), що спроможні розробити технічне завдання для коригування та виготовлення проєктно-кошторисної документації даного проєкту, а також проведення експертного обстеження існуючої автоматизованої системи контролю та обліку світлих нафтопродуктів (АСКОСН).
+1) автоматизована система належить до категорії комплексних науково-прикладних робіт, та передбачає проведення всебічного аналізу вихідних даних, варіантне опрацювання технічних рішень, виконання техніко-економічних розрахунків, оцінку ефективності та ризиків, а також обґрунтування доцільності створення системи, отже, слід врахувати необхідність забезпечення сумісності з існуючими інформаційними системами, дотримання вимог кібербезпеки та захисту інформації, врахування стандартів і підходів держав-членів НАТО, проведення міжвідомчого узгодження із залученням широкого кола зацікавлених органів та установ;
 2) розроблені раніше технічні завдання і відпрацьовані проєкти автоматизованої системи АСКОСН на 11 об’єктів (ЦПЗ, ОЦЗП, СП ОЦЗ), а також вже встановлені у 2021 році рівнеміри і автоматизовані системи обліку на 4 (чотирьох) центрах забезпечення пальним, по яким з початку повномасштабного вторгнення ворогом були нанесені удари на даний час не працюють;
-3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами.
+3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами;
+4) листом КСЛ ЗСУ від 18.05.2026 за №370/6028/КСЛ, направлено звернення на заступника Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації щодо створення робочої групи для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+5) відповідно до рішення заступника Міністра оборони, листом КСЛ ЗСУ від 08.06.2026 №370/6992/КСЛ до Центру трансформації процесів управління оборонними ресурсами надано представників від КСЛ ЗСУ для включення до складу робочої групи;
+6) згідно з дорученням Центру трансформації процесів управління оборонними ресурсами від 03.06.2026 №4487, визначено спільно з представниками ДЦТ МОУ та КСЛ ЗСУ організувати спільну роботу для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+7) продовжується відповідна робота.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 22.12.2025 (дата початку виконання) – 22.03.2026 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>