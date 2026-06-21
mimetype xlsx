--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -130,120 +130,120 @@
   <si>
     <t>Моніторинг заходу 2.6.1.4.2 (1) Програми за IV квартал 2025 року.
 1. На виконання заходу передбаченого п. 2.6.1.4.2 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що на виконання заходу 2.6.1.4.2 (1) Державної антикорупційної програми на 2023-2025 роки, затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220, проведено інвентаризацію об’єктів права інтелектуальної власності (далі – ОПІВ) в системі Міністерства оборони України.
 За результатами проведеної роботи виявлено 315 ОПІВ, з яких:
 74 об’єктів авторського права (комп’ютерні програми),
 214 корисних моделей,
 27 торговельних марок
 на загальну суму 457 493 732,20 гривень.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «100 відсотків об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу та суб’єктів господарювання, що належать до сфери управління Міноборони, оцінено».
 3. Строк виконання цього заходу визначений як 01.07.2023 (дата початку виконання) – 31.03.2025 (дата завершення виконання).
 4. З огляду на вищевказане, а також джерело інформації, надане головним виконавцем, за результатами моніторингу за IV квартал 2025 року констатуємо, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.4.2 (3)</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана за IV квартал 2025 року:
-[...3 lines deleted...]
-2. З огляду на вищевказане, вимушені констатувати, що захід не виконаний.</t>
+    <t>З огляду на невжиття Міністерством економіки, довкілля та сільського господарства України дій, спрямованих на реалізацію заходу, констатуємо, що захід 2.6.1.4.2 (3) є невиконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.6.1.4.2 (4)</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>За інформацією МВС: "З урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС. КНВО «Форт» МВС України відповідно до законодавства у встановленому порядку проведено інвентаризацію об’єктів права інтелектуальної власності, які перебувають на балансі підприємства, а саме 15 об’єктів права інтелектуальної власності, загальною вартістю 897 333,87 грн, про що листом КНВО «Форт» МВС України від 20.02.2024 № 421 поінформовано МВС".
 З огляду на надану інформацію, захід є виконаним повністю та вчасно.</t>
   </si>
   <si>
     <t>2.6.1.4.2 (5)</t>
   </si>
   <si>
     <t>State Space Agency of Ukraine</t>
   </si>
   <si>
-    <t>Під час інформування за 2 квартал 2023 року Державне космічне агентство України повідомляло, що захід не розпочато у зв'язку з відсутністю розпорядження Кабінету Міністрів України "Про проведення інвентаризації та оцінки об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу", та розпорядження Кабінету Міністрів України "Про затвердження політики управління інтелектуальною власністю в оборонно-промисловому комплексі".
-[...1 lines deleted...]
-У зв'язку з цим вимушені констатувати, що зазначений захід не виконано.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.4.2 (5) Державної антикорупційної програми на 2023-2025 роки, Державним космічним агентством України повідомлено, що надсилаються документи про проведення  інвентаризації об'єктів права інтелектуальної власності, що знаходяться на балансі підприємств сфери управління ДКА.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «100 відсотків об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу та суб’єктів господарювання, що належать до сфери управління Міноборони, оцінено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.07.2023 (дата початку виконання) – 31.03.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.4.2 (5) Програми присвоєно статус «виконано невчасно та частково».</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.1.4.2 (6)</t>
   </si>
   <si>
     <t>Joint Stock Company «Ukrainian Defense Industry»</t>
   </si>
   <si>
     <t>За інформацією АТ "Укроборонпром": "станом на 31.12.2024 100 відсотків об'єктів інтелектуальної власності (ОПІВ) підприємств, що входять до АТ УОП, які відповідають критеріям нематеріального активу, оцінено (на основі витратного методу) та поставлено на баланс підприємств. Проведення підприємствами АТ УОП інвентаризації об'єктів інтелектуальної власності забезпечується на постійній основі у терміни та з підстав, визначених законодавством України. Дані щодо об'єктів інтелектуальної власності, майнові права на які належать підприємствам УОП, заносяться до Реєстру ОПІВ, що ведеться УОП на підставі наказу від 24.06.2021 № 237. Інформація у Реєстрі ОПІВ оновлюється підприємствами щопівроку. Первісна оцінка ОПІВ, як нематеріального активу, здійснюється підприємствами відповідно до вимог П(С)БУ або МСФО, залежно від облікової політики конкретного підприємства. Подальша оцінка/переоцінка протягом життєвого циклу ОПІВ здійснюється у випадках, прямо передбачених Законом України "Про оцінку майна, майнових прав та професійну оціночну діяльність в Україні"".
 Зважаючи на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft directive of the Cabinet of Ministers of Ukraine approving the intellectual property management policy in the defense industry, which provides for the creation of a unified database of research and engineering projects, intellectual properties, and technologies for military, special, and dual-use applications, engineering documentation for military products while interacting with registers of engineering documentation</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>State Space Agency of Ukraine,
 Ministry of Economy, Environment and Agriculture of Ukraine,
 Joint Stock Company «Ukrainian Defense Industry»,
 Ministry of Internal Affairs of Ukraine,
 The state organization Ukrainian national office for intellectual property and innovations</t>
   </si>
   <si>
     <t>The directive of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
-    <t>1. За інформацією Міністерства оборони України: "15 грудня 2025 р. Міністерством оборони України було надіслано на розгляд Кабінету Міністрів України проєкт розпорядження Кабінету Міністрів України "Про затвердження політики управління інтелектуальною власністю в оборонно-промисловому комплексі України". Проєкт погоджено з заінтересованими державними органами, щодо проекту Міністерством юстиції України проведено правову експертизу".
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.4.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) 10 квітня 2026 року на засіданні Кабінету Міністрів України прийнято розпорядження Кабінету Міністрів України "Про затвердження політики управління інтелектуальною власністю в оборонно-промисловому комплексі України";
+2) посилання на нормативно-правовий акт - https://surl.li/bjzzdr; 
+3) таким чином, захід 2.6.1.4.3. додатку до Державної антикорупційної програми на 2023-2025 роки Міністерством оборони виконано повністю.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «розпорядження Кабінету Міністрів України прийнято».
-3. Строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-[...3 lines deleted...]
-    <t>Partially implemented</t>
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.4.3 Програми присвоєно статус «захід виконано невчасно та повністю».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -881,155 +881,155 @@
         <v>23</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P8" s="2" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q8"/>
   <mergeCells>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:C8"/>
     <mergeCell ref="D3:D8"/>
     <mergeCell ref="E3:E8"/>
     <mergeCell ref="Q3:Q8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>