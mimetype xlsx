--- v0 (2026-06-21)
+++ v1 (2026-08-23)
@@ -112,57 +112,57 @@
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Economy, Environment and Agriculture of Ukraine,
 Security Service of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Results of analytical research has been published and presented for the public</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) проведено аналітичне дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі;
-2) станом на теперішній час опрацьовується питання щодо оприлюднення та презентації для громадськості.
+2) результати аналітичного дослідження оприлюднено та презентовано для громадськості на сайті Міністерства оборони України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «результати аналітичного дослідження оприлюднено та презентовано для громадськості».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та частково».</t>
-[...2 lines deleted...]
-    <t>Partially implemented</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та повністю».</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>