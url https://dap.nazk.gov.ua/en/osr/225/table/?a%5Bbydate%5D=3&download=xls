--- v0 (2026-06-21)
+++ v1 (2026-08-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -140,57 +140,54 @@
 "Прийнято Постанову  Кабінету Міністрів України  від 17 грудня 2025 р. № 1683 "Про внесення змін до Порядку створення, функціонування та ведення електронного реєстру учасників відбору та виконавців державних контрактів (договорів), внесення до нього суб’єктів господарювання”.
 2. З огляду на вищевказане, за результатами моніторингу за  IV квартал 2025 року заходу 2.6.2.4.1  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.2.4.2</t>
   </si>
   <si>
     <t>Putting into operation the Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements), which will perform the functions indicated in subclause 2.6.2.4.1 and, among other things, contains systematized data on business entities based on classification attributes, and is populated with data automatically</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">The Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements) has been put into operation. </t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.2.4.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що електронний реєстр учасників відбору та виконавців державних контрактів (договорів) перебуває на етапі розробки.
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.4.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що відповідно до Наказу начальника Головного управління інформаційних технологій від 26.05.2026 №41 введено в дослідну  експлуатацію Електронний реєстр учасників відбору та виконавців державних контрактів (договорів) (ІКС "Реєстр зброярів") з використанням реальних даних.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «електронний реєстр учасників відбору та виконавців державних контрактів (договорів) введено в експлуатацію».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.4.2 Програми присвоєно статус «не виконано».</t>
-[...2 lines deleted...]
-    <t>Not implemented</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.2.4.2 Програми присвоєно статус  виконано невчасно та повністю».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +727,51 @@
       <c r="H4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>