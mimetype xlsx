--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -106,82 +106,86 @@
   <si>
     <t>2.6.2.5.1</t>
   </si>
   <si>
     <t>Defining procedures for conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs, which have been identified according to the list of international specialist organizations and their representative offices involved in procurement of defense goods, work, and services, approved by the resolution of the Cabinet of Ministers of Ukraine dated May 26, 2021, No. 527</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The procedures have been defined.</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем:
-[...5 lines deleted...]
-3.  Показником виконання зазначеного заходу є "процедури визначено", з огляду на це вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.5.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) станом на сьогодні, у зв’язку з організаційними заходами (змінами) в Агенції НАТО з підтримки та постачання, введення правового режиму воєнного стану, організаційними змінами в Міністерстві оборони України та створенням державного підприємства Міністерства оборони України “Агенція оборонних закупівель” (далі – ДП “АОЗ”), згаданий порядок застарів та не використовується;
+2) відповідно до запиту Міністерства оборони України, щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання та Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
+3) станом на 31.03.2026 проєкт Угоди знаходиться на внутрішньому погодженні в Міністерстві оборони України;
+4) в рамках цього погодження тривають переговори зі стороною НАТО щодо положень Угоди;
+5) зі стороною НАТО проведена низка консультацій, положення Угоди уточнюються;
+6) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «процедури визначено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.2.5.2</t>
   </si>
   <si>
     <t>Conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs in accordance with the procedures indicated in subclause 2.6.2.5.1</t>
   </si>
   <si>
     <t>At least 5 percent of defense procurement has been conducted through international specialist organizations.</t>
   </si>
   <si>
-    <t>1. Внаслідок опрацювання інформації від головного виконавця встановлено: 
-[...6 lines deleted...]
-3.  Показником виконання зазначеного заходу є "проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації", з огляду на це вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.5.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, як за програмою міжнародних військових продажів Уряду США (далі – FMS), так і за програмою прямих комерційних продажів (DCS);
+2) у першому кварталі 2026 Агенція отримала комерційні пропозиції на закупівлю систем ЗРК PATRIOT та ЗРК GEM-T у рамках програми DCS;
+3) надані комерційні пропозиції опрацьовані та повідомлено Департаменту закупівель Міністерства оборони України про результати їх опрацювання;
+4) крім цього, у звітному періоді представники Агенції взяли участь у зустрічі під головуванням заступника міністра оборони з одним із найбільших світових виробників ЗРК;
+5) за результатами зустрічі досягнута домовленість продовжувати подальшу комунікацію між Міністерством оборони України та виробником, а також залучати Агенцію, щойно виникне необхідність.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>