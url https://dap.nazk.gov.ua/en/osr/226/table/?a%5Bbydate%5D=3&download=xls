--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -108,84 +108,80 @@
   </si>
   <si>
     <t>Defining procedures for conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs, which have been identified according to the list of international specialist organizations and their representative offices involved in procurement of defense goods, work, and services, approved by the resolution of the Cabinet of Ministers of Ukraine dated May 26, 2021, No. 527</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The procedures have been defined.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) станом на сьогодні, у зв’язку з організаційними заходами (змінами) в Агенції НАТО з підтримки та постачання, введення правового режиму воєнного стану, організаційними змінами в Міністерстві оборони України та створенням державного підприємства Міністерства оборони України “Агенція оборонних закупівель” (далі – ДП “АОЗ”), згаданий порядок застарів та не використовується;
-2) відповідно до запиту Міністерства оборони України, щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання та Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
-[...3 lines deleted...]
-6) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
+2) відповідно до запиту Міністерства оборони України щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, також розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання і Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
+3) станом на 30.06.2026 проєкт Угоди пройшов погодження Центральними органами виконавчої влади та направлений для проведення правової та антикорупційної експертиз до Міністерства юстиції України та Національного агентства з питань запобігання корупції;
+4) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «процедури визначено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.2.5.2</t>
   </si>
   <si>
     <t>Conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs in accordance with the procedures indicated in subclause 2.6.2.5.1</t>
   </si>
   <si>
     <t>At least 5 percent of defense procurement has been conducted through international specialist organizations.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, як за програмою міжнародних військових продажів Уряду США (далі – FMS), так і за програмою прямих комерційних продажів (DCS);
-[...3 lines deleted...]
-5) за результатами зустрічі досягнута домовленість продовжувати подальшу комунікацію між Міністерством оборони України та виробником, а також залучати Агенцію, щойно виникне необхідність.
+1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, зокрема через програму Уряду США «Міжнародні військові продажі» (далі – FMS);
+2) у ІІ кварталі 2026 представники Агенції залучалися до обговорення спільних проєктів з одним із найбільших світових виробників ЗРК на запит Управління міжнародних проєктів Міністерства оборони України;
+3) такі обговорення стосувалися посилення спроможностей Повітряних Сил Збройних Сил України та розбудови співпраці у сфері налагодження промислової кооперації, які реалізовуватимуться, зокрема через використання інструментів FMS.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за ІІ квартал 2026 року.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>