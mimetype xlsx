--- v0 (2026-04-30)
+++ v1 (2026-06-21)
@@ -216,53 +216,53 @@
   <si>
     <t>The monitoring has been conducted.</t>
   </si>
   <si>
     <t>1. Відповідно до інформації, що надана головним виконавцем:
 1) здійснено постійний моніторинг;
 2) проєктів законів які передбачають внесення змін до Закону України «Про оборонні закупівлі», що передбачають державне гарантування якості товарів, робіт і послуг оборонного призначення в Україні - до Міністерства оборони України (як уповноваженого органу з державного гарантування якості) в звітний період не надходило.
 2. З огляду на вищевказане, констатуємо, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.1.6</t>
   </si>
   <si>
     <t>Development of technical project and industrial operation of electronic information communication system to support the state military products quality insurance system, including database of estimation of conformity of suppliers’ quality management systems to requirements, identified by the NATO standards and/or appropriate military standards</t>
   </si>
   <si>
     <t>десять місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>System commissioned for industrial operation</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем:
-[...1 lines deleted...]
-2.Показником виконання зазначеного заходу є "систему введено в промислову експлуатацію", з огляду на що вимушені констатувати, що захід виконано частково.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.3.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що здійснюються заходи щодо розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції відповідно до затвердженої заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 05.12.2025 №6751/уд “Дорожньої карти з цифровізації та цифрової трансформації процесів державного гарантування якості”.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
+3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за I квартал 2026 року даний захід є виконаним частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>