--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -218,51 +218,51 @@
   </si>
   <si>
     <t>1. Відповідно до інформації, що надана головним виконавцем:
 1) здійснено постійний моніторинг;
 2) проєктів законів які передбачають внесення змін до Закону України «Про оборонні закупівлі», що передбачають державне гарантування якості товарів, робіт і послуг оборонного призначення в Україні - до Міністерства оборони України (як уповноваженого органу з державного гарантування якості) в звітний період не надходило.
 2. З огляду на вищевказане, констатуємо, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.1.6</t>
   </si>
   <si>
     <t>Development of technical project and industrial operation of electronic information communication system to support the state military products quality insurance system, including database of estimation of conformity of suppliers’ quality management systems to requirements, identified by the NATO standards and/or appropriate military standards</t>
   </si>
   <si>
     <t>десять місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>System commissioned for industrial operation</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.3.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що здійснюються заходи щодо розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції відповідно до затвердженої заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 05.12.2025 №6751/уд “Дорожньої карти з цифровізації та цифрової трансформації процесів державного гарантування якості”.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
-3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за I квартал 2026 року даний захід є виконаним частково.</t>
+3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за ІІ квартал 2026 року даний захід є виконаним частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>