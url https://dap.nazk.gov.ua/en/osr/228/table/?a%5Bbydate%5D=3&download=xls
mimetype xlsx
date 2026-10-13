--- v0 (2026-06-21)
+++ v1 (2026-10-13)
@@ -110,56 +110,54 @@
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine approving the regulation on the authorized agency on state guarantees of quality, which defines:
 1) the organizational structure of the authorized agency on state guarantees of quality;
 2) the independence of the activities of the authorized agency on state guarantees of quality, which is achieved by the Ministry of Defense prohibiting an interference with the operations of this agency;
 3) supporting the functions of the agency by means of an electronic information communication system to support the state military products quality insurance system, incl. database of estimation of conformity of suppliers’ quality management systems to requirements, identified by the NATO standards and/or appropriate military standards;
 4) the resolution of the Cabinet of Ministers of Ukraine dated June 16, 2021, No. 622 On the Authorized Agency on State Guarantees Of Quality is no longer in effect.</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-[...1 lines deleted...]
-2) наразі Міноборони проводить робочі консультації з фахівцями Секретаріату Кабінету Міністрів України щодо зауважень Юридичного департаменту СКМУ до зазначеного проекту акту.
+    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що Кабінетом Міністрів України прийнято постанову від 17 червня 2026 р. № 788, якою затверджено Положення про уповноважений орган з державного гарантування якості.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «постанову Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.07.2023 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.3.2.2 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, а також відсутність у прийнятому акті положень, які відтворюють п.п. 4 п.п. 2.6.3.2.2., відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.3.2.3</t>
   </si>
   <si>
     <t>Introducing a system for training and development of professional competencies of the staff in the system of state guarantees of quality, and performing their certification</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Training programs focusing on the assessment of conformity of the quality management system of producers have been developed.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.3.2.3 Програми за IV квартал 2025 року.
   1. Відповідно до інформації, наданої головним виконавцем:
 "Запроваджено та забезпечується функціонування дієвої комплексної системи підготовки і підвищення професійної компетенції персоналу системи державного гарантування якості та представників підприємств оборонно-промислового комплексу, що ґрунтується на вимогах національного законодавства і стандартах НАТО серії AQAP.  Розроблено та впроваджено тренінгові програми з оцінювання відповідності систем менеджменту якості виробників, які реалізуються на базі провідних національних закладів освіти, громадських і міжнародних навчальних платформах. Забезпечено багаторівневу підготовку, регулярне підвищення кваліфікації та системне оцінювання професійних знань персоналу.                 
   Розроблено навчальну план-програму курсу підвищення кваліфікації з питань державного гарантування якості та проведення аудитів системи менеджменту якості підприємств оборонно-промислового комплексу (шифр – ОМ-ДГЯ) (розроблено робочою групою Управління державного гарантування якості та Національним університетом оборони України, наказ начальника управління від 04.08.2025 №101/нагд та затверджено начальником Головного управління державного гарантування якості 16.10.2025) на базі Національного університету оборони України, в рамках якого успішно пройшло підготовку та отримали сертифікати - 46 фахівців ДГЯ;
   На базі Національного технічного університету України “КПІ імені Ігоря Сікорського” розроблена навчальна програма “Стандартизація та системи менеджменту якості в оборонно-промисловому комплексі” та  запроваджено курс з навчання фахівців підприємств оборонно-промислового комплексу за програмою (затверджена  ректором та начальником Управління державного гарантування якості від 03.06.2025), в рамках якого здійснено підготовку 80 представників оборонних підприємств з отриманням сертифікатів".