--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -156,177 +156,169 @@
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>За попереднім повідомленням Міноборони: "З 1 по 10 липня 2024 року на офіційному вебпорталі МО України з залученням Департаменту гуманітарного та соціального забезпечення МО України на онлайн брифінгу вивчалась громадська думка щодо шляхів вирішення проблем забезпечення житлом військовослужбовців ЗСУ. Взяли участь 277 громадян України та надано 243 пропозиції щодо зазначеного питання.
 Водночас, у зв'язку із перенесенням офіційного сайту Міноборони на іншу платформу та його редизайн, неможливо додати посилання на подію".
 За актуальною інформацією Міноборони: "На адресу Управління масової інформації направлено Аудиторський звіт, лист від 13.03.2025 № 2459\2751 для його повторного оприлюднення та повторного громадського обговорення".
 Зважаючи на викладене вище слід констатувати, що захід виконано повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.5</t>
   </si>
   <si>
     <t>Performance of annual inventory of military personnel and their family members records, in case they require improvement of housing conditions, verification of data</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Inventory results report has been published</t>
   </si>
   <si>
-    <t>Моніторинг заходу 2.6.4.1.5 Програми за IV квартал 2025 року.
-[...7 lines deleted...]
-    <t>Partially implemented</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що інвентаризацію облікових справ військовослужбовців проведено станом на 01.01.2026, списки оприлюднено на сайті МОУ.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати інвентаризації оприлюднено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.4.1.6</t>
   </si>
   <si>
     <t>Identification of needs on development of information communication system of the military personnel housing and housing stock records, which, in particular, includes the following:
 1) maintenance of the housing stock accounting, queueing changes record, calculation of min/max housing space that can be provided to the accounted military personnel;
 2) maintenance of a record of military personnel, who obtained permanent housing, in particular, by privatization of official housing (with indication of square meters, cost, number of rooms, funding sources) or monetary compensation for the due housing with indication of queuing data (general, primary, extraordinary) and justification of prioritization of provision of housing;
 3) maintenance of a record of a military personnel, living in official housing;
 4) maintenance of a record of a military personnel, receiving monetary compensation for renting or living in housing rented by the military units</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Need of developing a system has been established</t>
   </si>
   <si>
     <t>Заходи 2.6.4.1.6 та 2.6.4.1.7 є взаємовпов'язаними.
 Відповідно до інформації, що надана головним виконавцем: "Надано на погодження начальнику Генерального штабу Збройних Сил України заявку на створення програмного забезпечення щодо впровадження інформаційно-комунікаційної системи квартирного обліку військовослужбовців Збройних Сил України та обліку житлового фонду Міністерства оборони України, яку начальником Генерального штабу погоджено та надано доручення відповідним структурним підрозділам Збройних Сил України від 29.03.2025 № 35303/С".
 З огляду на вищезазначене, захід є виконаним вчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.7</t>
   </si>
   <si>
     <t>Development of economic justification and technical task for development of information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Technical task has been developed</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-[...4 lines deleted...]
-Для визначення порядку подальших дій щодо виконання пунктів Програми 2.6.4.1.6 - 2.6.4.1.10 Плану,  на адресу першого заступника Міністра оборони України Командувачем Сил логістики ЗСУ направлено доповідь від 01.12.2025 № 370/2/1107 з пропозиціями щодо проведення узгоджувальної наради під головуванням заступника Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації, із залученням фахівців від Міністерства оборони та Збройних Сил України, та лист від 12.12.2025 № 370/2/1152 на адресу Директорату цифрової трансформації у сфері оборони Міністерства оборони України та Департаменту з питань запобігання та виявлення корупції Міністерства оборони.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.7 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) для визначення порядку подальших дій щодо виконання заходу, визначеному підпунктом 2.6.4.1.7, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
+2) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+3) у зв'язку з прийняттям Закону України ""Про основні засади житлової політики"" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.05.2025 (дата початку виконання) – 30.06.2025 (дата завершення виконання).
-4. Констатуємо, що захід є невиконаним за результатами моніторингу за IV квартал 2025 року з огляду на недосягнення показника виконання даного заходу.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.6.4.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Development of operational technical project and industrial operation of information communication system, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>System has been transferred to industrial operation</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-[...2 lines deleted...]
-За результатами узгоджувальної наради, проведення якої очікується у І кварталі 2026 року.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) для визначення порядку подальших дій щодо виконання заходу, визначеному підпунктом 2.6.4.1.7, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
+2) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+3) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.07.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. Констатуємо, що захід є невиконаним за результатами моніторингу за IV квартал 2025 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.9</t>
   </si>
   <si>
     <t>Development of order on approval of provisions for information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>Order has been issued and published</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-За результатами засідання Продуктового підкомітету з питань цифрової трансформації у системі Міністерства оборони України яке відбулося 21.10.2025 та затверджено Протоколом засідання № 7 від 24.10.2025 (погодженим заступницією Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 29.10.2025 (№ 49471/з) прийнято одноголосно рішення, що створення, впровадження та розгортання інформаційно-комунікаційної системи квартирного обліку військовослужбовців Збройних Сил України “Житло +” є недоцільним.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.9 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) для визначення порядку подальших дій щодо виконання заходу, визначених підпунктами 2.6.4.1.6 -2.6.4.1.10, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
+2) не розпочато виконання заходу з причин зазначених у п.п. 2.6.4.1.7. - 2.6.4.1.8.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. Констатуємо, що захід є невиконаним за результатами моніторингу за IV квартал 2025 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Uploading and maintenance of the information communication system data, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>System data is regularly updated</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-[...3 lines deleted...]
-За результатами узгоджувальної наради, проведення якої очікується у І кварталі 2026 року.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.10 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «дані системи регулярно оновлюються».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. Констатуємо, що захід є невиконаним за результатами моніторингу за IV квартал 2025 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -913,306 +905,306 @@
         <v>40</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="H6" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="H6" s="2" t="s">
+      <c r="I6" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="2" t="s">
+      <c r="N6" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="2" t="s">
+      <c r="O6" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="2" t="s">
+      <c r="H7" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="H7" s="2" t="s">
+      <c r="I7" s="2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="2" t="s">
+      <c r="P7" s="2" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="H8" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="O8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M9" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M10" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="O10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q10"/>
   <mergeCells>
     <mergeCell ref="A3:A10"/>
     <mergeCell ref="B3:B10"/>
     <mergeCell ref="C3:C10"/>
     <mergeCell ref="D3:D10"/>
     <mergeCell ref="E3:E10"/>
     <mergeCell ref="Q3:Q10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>