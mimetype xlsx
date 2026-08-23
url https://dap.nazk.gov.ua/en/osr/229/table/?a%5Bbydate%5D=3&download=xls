--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -159,166 +159,167 @@
   <si>
     <t>За попереднім повідомленням Міноборони: "З 1 по 10 липня 2024 року на офіційному вебпорталі МО України з залученням Департаменту гуманітарного та соціального забезпечення МО України на онлайн брифінгу вивчалась громадська думка щодо шляхів вирішення проблем забезпечення житлом військовослужбовців ЗСУ. Взяли участь 277 громадян України та надано 243 пропозиції щодо зазначеного питання.
 Водночас, у зв'язку із перенесенням офіційного сайту Міноборони на іншу платформу та його редизайн, неможливо додати посилання на подію".
 За актуальною інформацією Міноборони: "На адресу Управління масової інформації направлено Аудиторський звіт, лист від 13.03.2025 № 2459\2751 для його повторного оприлюднення та повторного громадського обговорення".
 Зважаючи на викладене вище слід констатувати, що захід виконано повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.5</t>
   </si>
   <si>
     <t>Performance of annual inventory of military personnel and their family members records, in case they require improvement of housing conditions, verification of data</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Inventory results report has been published</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що інвентаризацію облікових справ військовослужбовців проведено станом на 01.01.2026, списки оприлюднено на сайті МОУ.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати інвентаризації оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.4.1.6</t>
   </si>
   <si>
     <t>Identification of needs on development of information communication system of the military personnel housing and housing stock records, which, in particular, includes the following:
 1) maintenance of the housing stock accounting, queueing changes record, calculation of min/max housing space that can be provided to the accounted military personnel;
 2) maintenance of a record of military personnel, who obtained permanent housing, in particular, by privatization of official housing (with indication of square meters, cost, number of rooms, funding sources) or monetary compensation for the due housing with indication of queuing data (general, primary, extraordinary) and justification of prioritization of provision of housing;
 3) maintenance of a record of a military personnel, living in official housing;
 4) maintenance of a record of a military personnel, receiving monetary compensation for renting or living in housing rented by the military units</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Need of developing a system has been established</t>
   </si>
   <si>
     <t>Заходи 2.6.4.1.6 та 2.6.4.1.7 є взаємовпов'язаними.
 Відповідно до інформації, що надана головним виконавцем: "Надано на погодження начальнику Генерального штабу Збройних Сил України заявку на створення програмного забезпечення щодо впровадження інформаційно-комунікаційної системи квартирного обліку військовослужбовців Збройних Сил України та обліку житлового фонду Міністерства оборони України, яку начальником Генерального штабу погоджено та надано доручення відповідним структурним підрозділам Збройних Сил України від 29.03.2025 № 35303/С".
 З огляду на вищезазначене, захід є виконаним вчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.7</t>
   </si>
   <si>
     <t>Development of economic justification and technical task for development of information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Technical task has been developed</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.7 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) для визначення порядку подальших дій щодо виконання заходу, визначеному підпунктом 2.6.4.1.7, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
-[...1 lines deleted...]
-3) у зв'язку з прийняттям Закону України ""Про основні засади житлової політики"" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
+1) рішенням продуктового комітету з питань цифрової трансформації в системі Міноборони (Протокол № 7 від 24.10.2025), прийнято одноголосне негативне рішення на створення та впровадження в діяльність Збройних Сил України ІКС “ЖИТЛО+”;
+2) для визначення порядку подальших дій щодо виконання пунктів Програми 2.6.4.1.6 - 2.6.4.1.10 Плану, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з: 
+- 15.01.2026 проведено узгоджувальну нараду, з залученням фахівців Міноборони та Збройних Сил, стосовно визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців;
+- станом на теперішній час по результатам проведеної наради, рішення про визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації не прийнято. (листи КСЛ: від 30.01.2026 № 370/1016/КСЛ, від 18.02.2026 № 370/1755/КСЛ, від 26.06.2026 № 370/7939/КСЛ).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.05.2025 (дата початку виконання) – 30.06.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.6.4.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Development of operational technical project and industrial operation of information communication system, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>System has been transferred to industrial operation</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-[...5 lines deleted...]
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що для визначення порядку подальших дій щодо виконання заходів, визначеному підпунктом 2.6.4.1.6,  відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6. Про результати проведення наради та подальші заходи   КСЛ ЗСУ не повідомлено.
+2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу, передбаченого п. 2.6.4.1.8 є невизначеність порядку подальших дій щодо виконання заходів, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 та з причин, зазначених у п. 2.6.4.1.7.
+3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
+4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.07.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+5. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.9</t>
   </si>
   <si>
     <t>Development of order on approval of provisions for information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>Order has been issued and published</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.9 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) для визначення порядку подальших дій щодо виконання заходу, визначених підпунктами 2.6.4.1.6 -2.6.4.1.10, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
-2) не розпочато виконання заходу з причин зазначених у п.п. 2.6.4.1.7. - 2.6.4.1.8.
+1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Uploading and maintenance of the information communication system data, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>System data is regularly updated</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.10 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
-2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «дані системи регулярно оновлюються».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>