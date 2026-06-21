--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -160,89 +160,86 @@
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>За попередніми повідомленнями Міноборони: "Міністерством оборони України розроблено проєкт розпорядження Кабінету Міністрів України "Про схвалення Концепції забезпечення житлом військовослужбовців, ветеранів військової служби Збройних Сил України, інших військових формувань та членів їх сімей" (далі – Проєкт Концепції) та направлено на погодження до заінтересованих органів, отримано зауваження, які враховано частково.
 Відповідно до Порядку проведення консультацій з громадськістю з питань формування та реалізації державної політики, затвердженого постановою Кабінету Міністрів України від 03 листопада 2010 року № 996, на сайті Міністерства оборони України з 18 вересня по 09 жовтня 2023 року проводилося громадське обговорення проєкту Концепції. Пропозицій та зауважень щодо зазначеного проекту розпорядження до Головного управління капітальних вкладень не надходило. Водночас вказану інформацію 18.09.2023 було розміщено на офіційному веб сайті Міністерства оборони України".
 Зважаючи на викладене, захід є таким, що виконаний вчасно та повністю.
 Водночас, Міністерство оборони України в І кварталі 2025 року повідомило, що в квітні 2025 року заплановане проведення повторного громадського обговорення доопрацьованого проєкту Концепції.</t>
   </si>
   <si>
     <t>2.6.4.2.3</t>
   </si>
   <si>
     <t>Submission of the draft regulation of Cabinet of Ministers of Ukraine on approval of the concept, indicated in subclause 2.6.4.2.1, and its concomitance</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Regulation of Cabinet of Ministers of Ukraine has been approved</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-[...5 lines deleted...]
-    <t>Not implemented</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що листом № 220/3620 від 14.03.2026 доопрацьований проєкт Концепції винесено на розгляд Кабінету Міністрів України.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «розпорядження Кабінету Міністрів України прийнято».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.4.2.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
 1) making amendments to art. 12 of the Law of Ukraine ‘On social and legal protection of military personnel and their family members’ to identify the following:
 provision of housing to military personnel;
 provision of monetary compensation for due housing;
 implementation of other mechanisms to satisfy the military personnel needs;
 2) non-application of provisions of the Housing Code of Ukraine towards mechanisms of provision of housing to the military personnel.</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Verkhovna Rada of Ukraine.</t>
   </si>
   <si>
-    <t>Моніторинг заходу 2.6.4.2.5 Програми за IV квартал 2025 року.
-[...2 lines deleted...]
-2.Відповідно до Додатку 2 Програми показником виконання цього заходу є «законопроект подано до Верховної Ради України».
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) Міноборони розроблено проєкт Закону України “Про внесення змін до деяких законів України щодо отримання військовослужбовцями та членами їх сімей жилих приміщень у приватну власність”, який погоджено із заінтересованими органами, проведено правову і антикорупційну експертизу, та внесено на розгляд Кабінету Міністрів України;
+2) 21.08.2025 рішенням Урядового комітету з питань цифрової трансформації, інновацій, розвитку освіти, науки та технологій, охорони здоров’я, молоді та спорту, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей законопроєкт знято з розгляду;
+3) разом з тим, Законом України "Про основні засади житлової політики" (який набрав чинності 15.02.2026) внесено зміни до ст. 12 Закону України “Про соціальний і правовий захист військовослужбовців та членів їх сімей”, якими визначено забезпечення військовослужбовців жилими приміщеннями; надання грошової компенсації за належне їм для отримання жиле приміщення; застосування інших механізмів задоволення житлових потреб військовослужбовців передбачено непоширення дії положень Житлового кодексу України на механізми забезпечення військовослужбовців житловими приміщеннями.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «законопроект подано до Верховної Ради України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2024 (дата початку виконання) – 30.04.2025 (дата завершення виконання).
-4. Крім того, 21.08.2025 рішенням Урядового комітету з питань цифрової трансформації, інновацій, розвитку освіти, науки та технологій, охорони здоров’я, молоді та спорту, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей законопроєкт знято з розгляду.
-[...3 lines deleted...]
-    <t>Partially implemented</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.4.2.6</t>
   </si>
   <si>
     <t>Development of a draft Concept of the State Targeted Program on provisioning of housing to the Armed Forces of Ukraine military personnel, including the following sections:
 1) identification of issues in providing the housing to the Armed Forces of Ukraine military personnel;
 2) analysis of reason for issues and justification of a need for resolution;
 3) Program goal;
 4) establishment of optimal solutions of issues on the basis of comparative analysis of potential options;
 5) ways and methods of problem solving and Program implementation period; 
 6) expected results of Program implementation, identification of Program efficiency; 
 7) estimation of financial, material technical, labor resources, required for Program implementation</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Draft Concept has been developed and published for public discussion</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем за 3 квартал 2025 року: розроблено проєкт Концепції Державної цільової програми забезпечення житлом військовослужбовців Збройних Сил України. Проведено погодження із заінтересованими центральними органами виконавчої влади.
@@ -265,54 +262,57 @@
   <si>
     <t>Public discussion has been conducted; its results had been published</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем: «На веб-сайті МОУ для проведення консультацій з громадськістю у період з 31.03.2025 по 14.04.2025 було розміщено проєкт Концепції. Крім того, 15.05.2025 було проведено обговорення проєкту Концепції під час засідання Громадської Ради Міністерства оборони України».
 Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено громадське обговорення та оприлюднено його результати».
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений альтернативно: дата початку виконання - 18 березня 2025 / день розроблення проекту Концепції, зазначеного у підпункті 2.6.4.2.6; дата завершення виконання - 18 квітня 2025 / один місяць з дня розроблення проекту, зазначеного у підпункті 2.6.4.2.6.
 З огляду на інформацію, що міститься вище, за результатами моніторингу за IІ квартал поточного року заходу 2.6.4.2.7  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.4.2.8</t>
   </si>
   <si>
     <t>Submission of a draft Concept, indicated in subclause 2.6.4.2.6, to Cabinet of Ministers of Ukraine for consideration</t>
   </si>
   <si>
     <t>14.04.2025</t>
   </si>
   <si>
     <t>15.07.2025</t>
   </si>
   <si>
     <t>Draft Concept has been approved by Cabinet of Ministers of Ukraine</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем: 
-[...2 lines deleted...]
-2. З огляду на зміст заходу, показник його виконання та, враховуючи інформацію від виконавця, станом на 4 квартал 2025 року захід є невиконаним.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 31.03.2026 Проєкт Концепції доопрацьовується з урахування положень Закону України ""Про основні засади житлової політики"", який набрав чинності 15.02.2026.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «схвалено проект Концепції Кабінетом Міністрів України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 14.04.2025 (дата початку виконання) – 15.07.2025 (дата завершення виконання).
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -950,204 +950,204 @@
         <v>47</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="2" t="s">
+      <c r="N7" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="2" t="s">
+      <c r="O7" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="H8" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="H8" s="2" t="s">
+      <c r="I8" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="H9" s="2" t="s">
+      <c r="I9" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="2" t="s">
+      <c r="P9" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q9"/>
   <mergeCells>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:C9"/>
     <mergeCell ref="D3:D9"/>
     <mergeCell ref="E3:E9"/>
     <mergeCell ref="Q3:Q9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>