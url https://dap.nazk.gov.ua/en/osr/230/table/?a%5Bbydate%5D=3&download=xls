--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -160,86 +160,86 @@
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>За попередніми повідомленнями Міноборони: "Міністерством оборони України розроблено проєкт розпорядження Кабінету Міністрів України "Про схвалення Концепції забезпечення житлом військовослужбовців, ветеранів військової служби Збройних Сил України, інших військових формувань та членів їх сімей" (далі – Проєкт Концепції) та направлено на погодження до заінтересованих органів, отримано зауваження, які враховано частково.
 Відповідно до Порядку проведення консультацій з громадськістю з питань формування та реалізації державної політики, затвердженого постановою Кабінету Міністрів України від 03 листопада 2010 року № 996, на сайті Міністерства оборони України з 18 вересня по 09 жовтня 2023 року проводилося громадське обговорення проєкту Концепції. Пропозицій та зауважень щодо зазначеного проекту розпорядження до Головного управління капітальних вкладень не надходило. Водночас вказану інформацію 18.09.2023 було розміщено на офіційному веб сайті Міністерства оборони України".
 Зважаючи на викладене, захід є таким, що виконаний вчасно та повністю.
 Водночас, Міністерство оборони України в І кварталі 2025 року повідомило, що в квітні 2025 року заплановане проведення повторного громадського обговорення доопрацьованого проєкту Концепції.</t>
   </si>
   <si>
     <t>2.6.4.2.3</t>
   </si>
   <si>
     <t>Submission of the draft regulation of Cabinet of Ministers of Ukraine on approval of the concept, indicated in subclause 2.6.4.2.1, and its concomitance</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Regulation of Cabinet of Ministers of Ukraine has been approved</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що листом № 220/3620 від 14.03.2026 доопрацьований проєкт Концепції винесено на розгляд Кабінету Міністрів України.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що 28.04.2026 рішенням Урядового комітету з питань паливно-енергетичного комплексу, промислової політики, захисту довкілля, природних ресурсів, цифрової трансформації, розвитку інновацій, технологій, національної безпеки, оборони, ветеранів та охорони здоров’я проєкт розпорядження знято з розгляду..
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «розпорядження Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.4.2.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
 1) making amendments to art. 12 of the Law of Ukraine ‘On social and legal protection of military personnel and their family members’ to identify the following:
 provision of housing to military personnel;
 provision of monetary compensation for due housing;
 implementation of other mechanisms to satisfy the military personnel needs;
 2) non-application of provisions of the Housing Code of Ukraine towards mechanisms of provision of housing to the military personnel.</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Verkhovna Rada of Ukraine.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.2.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) Міноборони розроблено проєкт Закону України “Про внесення змін до деяких законів України щодо отримання військовослужбовцями та членами їх сімей жилих приміщень у приватну власність”, який погоджено із заінтересованими органами, проведено правову і антикорупційну експертизу, та внесено на розгляд Кабінету Міністрів України;
 2) 21.08.2025 рішенням Урядового комітету з питань цифрової трансформації, інновацій, розвитку освіти, науки та технологій, охорони здоров’я, молоді та спорту, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей законопроєкт знято з розгляду;
 3) разом з тим, Законом України "Про основні засади житлової політики" (який набрав чинності 15.02.2026) внесено зміни до ст. 12 Закону України “Про соціальний і правовий захист військовослужбовців та членів їх сімей”, якими визначено забезпечення військовослужбовців жилими приміщеннями; надання грошової компенсації за належне їм для отримання жиле приміщення; застосування інших механізмів задоволення житлових потреб військовослужбовців передбачено непоширення дії положень Житлового кодексу України на механізми забезпечення військовослужбовців житловими приміщеннями.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «законопроект подано до Верховної Ради України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2024 (дата початку виконання) – 30.04.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.4.2.6</t>
   </si>
   <si>
     <t>Development of a draft Concept of the State Targeted Program on provisioning of housing to the Armed Forces of Ukraine military personnel, including the following sections:
 1) identification of issues in providing the housing to the Armed Forces of Ukraine military personnel;
 2) analysis of reason for issues and justification of a need for resolution;
 3) Program goal;
 4) establishment of optimal solutions of issues on the basis of comparative analysis of potential options;
 5) ways and methods of problem solving and Program implementation period; 
 6) expected results of Program implementation, identification of Program efficiency; 
 7) estimation of financial, material technical, labor resources, required for Program implementation</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Draft Concept has been developed and published for public discussion</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем за 3 квартал 2025 року: розроблено проєкт Концепції Державної цільової програми забезпечення житлом військовослужбовців Збройних Сил України. Проведено погодження із заінтересованими центральними органами виконавчої влади.
@@ -262,54 +262,54 @@
   <si>
     <t>Public discussion has been conducted; its results had been published</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем: «На веб-сайті МОУ для проведення консультацій з громадськістю у період з 31.03.2025 по 14.04.2025 було розміщено проєкт Концепції. Крім того, 15.05.2025 було проведено обговорення проєкту Концепції під час засідання Громадської Ради Міністерства оборони України».
 Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено громадське обговорення та оприлюднено його результати».
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений альтернативно: дата початку виконання - 18 березня 2025 / день розроблення проекту Концепції, зазначеного у підпункті 2.6.4.2.6; дата завершення виконання - 18 квітня 2025 / один місяць з дня розроблення проекту, зазначеного у підпункті 2.6.4.2.6.
 З огляду на інформацію, що міститься вище, за результатами моніторингу за IІ квартал поточного року заходу 2.6.4.2.7  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.4.2.8</t>
   </si>
   <si>
     <t>Submission of a draft Concept, indicated in subclause 2.6.4.2.6, to Cabinet of Ministers of Ukraine for consideration</t>
   </si>
   <si>
     <t>14.04.2025</t>
   </si>
   <si>
     <t>15.07.2025</t>
   </si>
   <si>
     <t>Draft Concept has been approved by Cabinet of Ministers of Ukraine</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 31.03.2026 Проєкт Концепції доопрацьовується з урахування положень Закону України ""Про основні засади житлової політики"", який набрав чинності 15.02.2026.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 30.06.2026,  з урахуванням отриманих зауважень від Міністерства економіки, довкілля та сільського господарства України, доопрацьовано проєкт Концепції та підготовлено для направлення до Міністерства юстиції України для проведення правової експертизи.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «схвалено проект Концепції Кабінетом Міністрів України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 14.04.2025 (дата початку виконання) – 15.07.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>