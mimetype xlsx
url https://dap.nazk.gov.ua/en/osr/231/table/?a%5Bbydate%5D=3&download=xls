--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -109,54 +109,59 @@
   <si>
     <t>Drafting an order of the Ministry of Defense on the publication of information about housing allocated to military personnel, which provides for:
 1) implementation of the register of of housing provisioned to the military personnel, including its floor area, cost, number of rooms, and sources of funding as a module of the military personnel housing accounting information communication system;
 22) publishing the register of housing provisioned to the military personnel on Ministry of Defense of Ukraine official website;
 3) procedure of publishing data on military personnel provisioned with permanent housing (with indication of size, cost, number of rooms, funding sources) or monetary compensation for due housing, with indication of type of queue (general, priority, extraordinary) and reasons for prioritization in housing provisioning.</t>
   </si>
   <si>
     <t>01.12.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>Order has been issues; its state registration and discussion has been completed</t>
   </si>
   <si>
-    <t>За повідомленням Міноборони: "Шляхом внесення відповідних змін до “Інструкції з організації забезпечення військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями”, затвердженої наказом Міністерства оборони України від 31.07.2018 № 380, зареєстрованої в Міністерстві юстиції України 06.09.2018 за № 1020/32472 (зі змінами), (далі – Інструкція) пунктом 11 розділу VII Інструкції визначено, що за результатами роботи Комісії з контролю за забезпеченням військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями та на підставі наданих Головним управлінням капітальних вкладень даних до Центрального управління інженерно-інфраструктурного забезпечення Командування Сил логістики Збройних Сил України, останній щороку до 01 лютого забезпечує висвітлення інформації стосовно наданого житла військовослужбовцям із зазначенням площі, вартості, кількості жилих приміщень та джерел фінансування на офіційному веб-сайті Міністерства оборони із додержанням вимог Закону України “Про захист персональних даних”.
-[...2 lines deleted...]
-Втім, зміст пп. 1, 2 заходу не знайшов свого відображення в такому наказі, з огляду на що захід є таким, що виконаний частково.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) на виконання заходу, шляхом внесення відповідних змін до Інструкції з організації забезпечення військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями”, затвердженої наказом Міністерства оборони України від 31.07.2018 № 380, зареєстрованого в Міністерстві юстиції України 06 вересня 2018 за № 1020/32472 (із змінами), (далі − Інструкція) пунктом 11 розділу VІІ Інструкції визначено, що за результатами роботи Комісії з контролю за забезпеченням військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями та на підставі наданих Головним управлінням капітальних вкладень даних до Центрального управління інженерно-інфраструктурного забезпечення Командування Сил логістики Збройних Сил України, останній щороку до 01 лютого забезпечує висвітлення інформації стосовно наданого житла військовослужбовцям із зазначенням площі, вартості, кількості жилих приміщень та джерел фінансування на офіційному веб-сайті Міноборони із додержанням вимог Закону України ‟Про захист персональних даних”;
+2) зміни до Інструкції внесено наказом Міністерства оборони України № 404 від 19.06.2024;
+3) водночас, 13 січня 2026 року Верховною Радою України прийнято Закон України № 4751-IХ “Про основні засади житлової політики” (далі -Закон), яким передбачено створення Єдиної інформаційно-аналітичної житлової системи, що забезпечує збирання, накопичення, захист, облік, відображення, обробку та надання відомостей про житловий фонд України;
+4) статтями 31 та 32 Глави 6 “Інформаційне забезпечення реалізації права на житло” Розділу ІІ “Реалізація права на житло” Закону, разом з іншим, передбачені норми обов’язкового обліку шляхом внесення відомостей (інформації) про житловий фонд, призначений для забезпечення житлом військовослужбовців та членів їхніх сімей, та відомості про осіб, які є військовослужбовцями Збройних Сил України, інших утворених відповідно до законів України військових формувань;
+5) при цьому, згідно з абзацами четвертим та  п’ятим ч.1, п. 6 Розділу IV. “Прикінцеві та перехідні положення” Закону, Кабінету Міністрів України, між іншим, визначено у шестимісячний строк з дня опублікування цього Закону привести свої нормативно-правові акти у відповідність із цим Законом, забезпечити приведення міністерствами та іншими центральними органами виконавчої влади їх нормативно-правових актів у відповідність із цим Законом.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>