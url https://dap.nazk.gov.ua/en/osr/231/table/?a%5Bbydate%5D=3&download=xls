--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -117,51 +117,51 @@
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>Order has been issues; its state registration and discussion has been completed</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) на виконання заходу, шляхом внесення відповідних змін до Інструкції з організації забезпечення військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями”, затвердженої наказом Міністерства оборони України від 31.07.2018 № 380, зареєстрованого в Міністерстві юстиції України 06 вересня 2018 за № 1020/32472 (із змінами), (далі − Інструкція) пунктом 11 розділу VІІ Інструкції визначено, що за результатами роботи Комісії з контролю за забезпеченням військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями та на підставі наданих Головним управлінням капітальних вкладень даних до Центрального управління інженерно-інфраструктурного забезпечення Командування Сил логістики Збройних Сил України, останній щороку до 01 лютого забезпечує висвітлення інформації стосовно наданого житла військовослужбовцям із зазначенням площі, вартості, кількості жилих приміщень та джерел фінансування на офіційному веб-сайті Міноборони із додержанням вимог Закону України ‟Про захист персональних даних”;
 2) зміни до Інструкції внесено наказом Міністерства оборони України № 404 від 19.06.2024;
 3) водночас, 13 січня 2026 року Верховною Радою України прийнято Закон України № 4751-IХ “Про основні засади житлової політики” (далі -Закон), яким передбачено створення Єдиної інформаційно-аналітичної житлової системи, що забезпечує збирання, накопичення, захист, облік, відображення, обробку та надання відомостей про житловий фонд України;
 4) статтями 31 та 32 Глави 6 “Інформаційне забезпечення реалізації права на житло” Розділу ІІ “Реалізація права на житло” Закону, разом з іншим, передбачені норми обов’язкового обліку шляхом внесення відомостей (інформації) про житловий фонд, призначений для забезпечення житлом військовослужбовців та членів їхніх сімей, та відомості про осіб, які є військовослужбовцями Збройних Сил України, інших утворених відповідно до законів України військових формувань;
 5) при цьому, згідно з абзацами четвертим та  п’ятим ч.1, п. 6 Розділу IV. “Прикінцеві та перехідні положення” Закону, Кабінету Міністрів України, між іншим, визначено у шестимісячний строк з дня опублікування цього Закону привести свої нормативно-правові акти у відповідність із цим Законом, забезпечити приведення міністерствами та іншими центральними органами виконавчої влади їх нормативно-правових актів у відповідність із цим Законом.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>