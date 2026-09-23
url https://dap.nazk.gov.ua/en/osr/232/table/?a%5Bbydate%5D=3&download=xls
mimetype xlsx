--- v0 (2026-06-14)
+++ v1 (2026-09-23)
@@ -113,55 +113,55 @@
 2) the procedure for awarding the next military rank to military personnel with their simultaneous appointment to higher-ranking positions based on the rating principle (on a competitive basis);
 3) minimum and maximum periods of service with a specific military rank;
 4) probation procedure during recruitment of Ukrainian citizens for military service under contract in order to determine their fitness for military positions;
 5) procedure for expelling cadets pursuing higher or pre-university military education (if they choose not to continue their studies, due to disciplinary misconduct, systematic violations of contractual conditions by military personnel, failure to adhere to the curriculum (individual study plan), refusal to continue military service in positions held by officers, sergeants, and petty officers after their graduation from a military educational institution).</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft order has been submitted to the President of Ukraine for review.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.1.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
-2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+1) проєкт Указу Президента України  “Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153” доопрацьовано з урахуванням зауважень Офісу Президента України, погоджено із заінтересованими державними органами окрім Міністерства фінансів України;
+2) проєкт акту підготовлено для направлення на повторне погодження з Міністерством фінансів України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект указу подано на розгляд Президентові України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.5.1.2</t>
   </si>
   <si>
     <t>Developing the draft order of the Ministry of Defense on amendments to the Guidelines on Organizing the Implementation of the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the order of the Ministry of Defense dated April 10, 2009, No. 170, which stipulates that: 
 1) appointment to higher-level positions shall be made according to the rating principle (on a competitive basis) with the involvement of committees selecting candidates for positions and committees on military service; 
 2) each member of the military force shall be rated against specific criteria: evaluation of achievements in military service in specific areas and/or specialties, appropriate level of military (professional military) education, military training and command of a foreign language, involvement in (experience commanding) combat missions, special operations, etc.;
 3) a representative of the anticorruption organizational unit shall be among the committee members;
 4) the procedure for conducting the competitive selection process (appointment) for a higher-level position involves an integrity check (specifically by administering a psycho-physiological test with the use of the lie detector), as well as by conducting interviews during which the standard of reasonable doubt is used for integrity evaluation;
 5) the criteria of integrity acceptable for military positions and procedures (protocols) of their verification / evaluation.</t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>