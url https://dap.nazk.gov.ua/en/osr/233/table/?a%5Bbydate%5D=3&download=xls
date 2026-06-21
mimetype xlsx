--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -106,112 +106,116 @@
   <si>
     <t>2.6.5.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to military regulations (incorporated into the Unified Regulations of the Armed Forces) with respect to defining the specific considerations of applying anticorruption restrictions and resolving the conflict of interest under the conditions of military service</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, наданої головним виконавцем:
-[...9 lines deleted...]
-    <t>Partially implemented</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.2.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) Міноборони розроблено проект Закону України про внесення змін до Статуту внутрішньої служби ЗСУ;
+2) проект закону було повторно відправлено до Кабінету Міністрів України;
+3) листом Кабінету Міністрів України від 28.08.2025 №21508/0/2-25 проект Закону направлений до Верховної Ради України;
+4) проект Закону зареєстровано у Верховній Раді України за №13712 від 29.08.2025;
+5) постановою Верховної Ради України від 10.02.2026 №4775-IX законопроєкт включено до Порядку денного п’ятнадцятої сесії Верховної Ради України дев’ятого скликання.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект закону подано до Верховної Ради України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.1 Програми присвоєно статус «виконано невчасно та повністю».</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.5.2.2</t>
   </si>
   <si>
     <t>Conducting an annual public discussion of anticorruption efforts in the defense sector with participation of the public.</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>Під час вказаного періоду щодо виконання п. 2.6.5.2.2. "Щорічне проведення публічного обговорення антикорупційних заходів у секторі оборони за участю громадськості" Управлінням формування політики доброчесності у сфері безпеки та оборони було проведено наступні заходи за безпосередньої участі громадськості:
 1) 19.07.2023 проведено пресконференцію «Як реалізувати антикорупційну політику в секторі оборони під час війни?»; у жовтні 2023 року проведено 6 тематичних обговорень стану реалізації ДАП у секторі оборони; у грудні 2023 року було обговорено стан впровадження рекомендацій НАЗК, наданих за результатами досліджень щодо подолання ТОП-15 корупційних ризиків у діяльності АТ «Українська оборонна промисловість» та ТОП-10 корупційних ризиків у забезпеченні військовослужбовців житлом; у березні 2024 року НАЗК було організовано та проведено тематичне обговорення стану впровадження системи державного гарантування якості (проблема 2.6.3 додатка 2 до ДАП);
 2) 20.03.2024 проведено робочу зустріч з ГО "StateWatch" щодо спільного щоквартального публічного обговорення результатів виконання заходів ДАП у секторі оборони. 18.06.2024 проведено публічне громадське обговорення стану виконання у секторі оборони заходів ДАП за період з березня 2023 року по березень 2024 року;
 3) 19.07.2024 НАЗК було організовано круглий стіл щодо шляхів забезпечення гарантій захисту та прав викривачів з числа військовослужбовців (зокрема, на досягнення очікуваного результату 1.6.3.4);
 4) 14.11.2024 НАЗК було проведено презентацію дослідження “Корупційні ризики під час здійснення централізованих тилових закупівель для ЗСУ”;
 5) 04.04.2025 НАЗК було проведено презентацію Плану імплементації рекомендацій щодо мінімізації корупційних ризиків під час здійснення централізованих тилових закупівель для ЗСУ;
 6) 22.05.2025 НАЗК провело захід з метою узгодження проєкту уніфікованого плану заходів на виконання завдань, передбачених Ціллю взаємосумісності 0204 «Розбудова доброчесності» Початкових вимог НАТО до взаємосумісності для України;
 7) 02.07.2025 відбувся захід, присвячений прогресу впровадження механізмів прозорості, доброчесності та підзвітності в діяльності ДП Міноборони “ДОТ” і “АОЗ” на виконання рекомендацій Стратегічного огляду системи оборонних закупівель України.
 8) 31.10.2025 у стінах НАЗК відбулося установче засідання Координаційної групи з імплементації рекомендацій Стратегічного огляду системи оборонних закупівель України.
 Отже, НАЗК було організовано публічні обговорення щодо антикорупційних заходів у секторі оборони за участю представників громадськості та міжнародних партнерів протягом усього звітного період. З огляду на викладене, захід є таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
-    <t>Implemented</t>
-[...1 lines deleted...]
-  <si>
     <t>2.6.5.2.3</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine the Draft Decree of the President of Ukraine on amendments to the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the Decree of the President of Ukraine dated December 10, 2008, 
 No. 1153, which provides for the rotation (transfer) of military personnel between the relevant positions with a view to improving their qualifications and helping them acquire essential experience or using their resources more efficiently </t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>The draft Decree has been submitted to the President of Ukraine for review.</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, наданої головним виконавцем: "Проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України та направлено на погодження до Центральних органів виконавчої влади та інших заінтересованих державних органів".
-[...1 lines deleted...]
-3.  Показником виконання зазначеного заходу є "проект Указу подано на розгляд Президентові України", з огляду на це вимушені констатувати, що захід виконано частково.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
+2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект Указу подано на розгляд Президентові України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.5.2.4</t>
   </si>
   <si>
     <t>Developing the draft order of the Ministry of Defense on amendments to the Guidelines on Organizing the Implementation of the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the order of the Ministry of Defense dated April 10, 2009, No. 170, which defines the procedure for rotation (transfer) of military personnel between the relevant positions once every three to five years</t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>Order has been issued, its state registration and publishing has been completed</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.5.2.4 Програми за IV квартал 2025 року.
 1. За повідомленням головного виконавця: «Наказ Міністерства оборони України № 884/нм від  18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України" доопрацьований з урахуванням зауважень Міністерства юстиції України та готується для направлення до Мін'юсту для державної реєстрації".
 2. Крім того,  Наказ Міністерства оборони України від 18.12.2025 № 884 зареєстровано в Міністерстві
 юстиції України 09.01.2026 за №  39/45433.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання)
 4. З огляду на вищевказану інформацію, зміст зазначеного наказу відповідає вимогам заходу 2.6.5.2.4. Отже, захід виконано невчасно та повністю.</t>
   </si>
 </sst>
 </file>
 
@@ -768,153 +772,153 @@
         <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="2"/>
       <c r="L4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="2" t="s">
+      <c r="P5" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q6"/>
   <mergeCells>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="E3:E6"/>
     <mergeCell ref="Q3:Q6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>