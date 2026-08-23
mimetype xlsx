--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -114,108 +114,109 @@
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.2.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) Міноборони розроблено проект Закону України про внесення змін до Статуту внутрішньої служби ЗСУ;
 2) проект закону було повторно відправлено до Кабінету Міністрів України;
 3) листом Кабінету Міністрів України від 28.08.2025 №21508/0/2-25 проект Закону направлений до Верховної Ради України;
 4) проект Закону зареєстровано у Верховній Раді України за №13712 від 29.08.2025;
 5) постановою Верховної Ради України від 10.02.2026 №4775-IX законопроєкт включено до Порядку денного п’ятнадцятої сесії Верховної Ради України дев’ятого скликання.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект закону подано до Верховної Ради України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.1 Програми присвоєно статус «виконано невчасно та повністю».</t>
-[...2 lines deleted...]
-    <t>Implemented</t>
+4. Крім того, 16.07.2026 законопроект реєстр. № 13712 від 29.08.2025 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.2.1 Програми присвоєно статус «виконано чатково».</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.5.2.2</t>
   </si>
   <si>
     <t>Conducting an annual public discussion of anticorruption efforts in the defense sector with participation of the public.</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>Під час вказаного періоду щодо виконання п. 2.6.5.2.2. "Щорічне проведення публічного обговорення антикорупційних заходів у секторі оборони за участю громадськості" Управлінням формування політики доброчесності у сфері безпеки та оборони було проведено наступні заходи за безпосередньої участі громадськості:
 1) 19.07.2023 проведено пресконференцію «Як реалізувати антикорупційну політику в секторі оборони під час війни?»; у жовтні 2023 року проведено 6 тематичних обговорень стану реалізації ДАП у секторі оборони; у грудні 2023 року було обговорено стан впровадження рекомендацій НАЗК, наданих за результатами досліджень щодо подолання ТОП-15 корупційних ризиків у діяльності АТ «Українська оборонна промисловість» та ТОП-10 корупційних ризиків у забезпеченні військовослужбовців житлом; у березні 2024 року НАЗК було організовано та проведено тематичне обговорення стану впровадження системи державного гарантування якості (проблема 2.6.3 додатка 2 до ДАП);
 2) 20.03.2024 проведено робочу зустріч з ГО "StateWatch" щодо спільного щоквартального публічного обговорення результатів виконання заходів ДАП у секторі оборони. 18.06.2024 проведено публічне громадське обговорення стану виконання у секторі оборони заходів ДАП за період з березня 2023 року по березень 2024 року;
 3) 19.07.2024 НАЗК було організовано круглий стіл щодо шляхів забезпечення гарантій захисту та прав викривачів з числа військовослужбовців (зокрема, на досягнення очікуваного результату 1.6.3.4);
 4) 14.11.2024 НАЗК було проведено презентацію дослідження “Корупційні ризики під час здійснення централізованих тилових закупівель для ЗСУ”;
 5) 04.04.2025 НАЗК було проведено презентацію Плану імплементації рекомендацій щодо мінімізації корупційних ризиків під час здійснення централізованих тилових закупівель для ЗСУ;
 6) 22.05.2025 НАЗК провело захід з метою узгодження проєкту уніфікованого плану заходів на виконання завдань, передбачених Ціллю взаємосумісності 0204 «Розбудова доброчесності» Початкових вимог НАТО до взаємосумісності для України;
 7) 02.07.2025 відбувся захід, присвячений прогресу впровадження механізмів прозорості, доброчесності та підзвітності в діяльності ДП Міноборони “ДОТ” і “АОЗ” на виконання рекомендацій Стратегічного огляду системи оборонних закупівель України.
 8) 31.10.2025 у стінах НАЗК відбулося установче засідання Координаційної групи з імплементації рекомендацій Стратегічного огляду системи оборонних закупівель України.
 Отже, НАЗК було організовано публічні обговорення щодо антикорупційних заходів у секторі оборони за участю представників громадськості та міжнародних партнерів протягом усього звітного період. З огляду на викладене, захід є таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
+    <t>Implemented</t>
+  </si>
+  <si>
     <t>2.6.5.2.3</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine the Draft Decree of the President of Ukraine on amendments to the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the Decree of the President of Ukraine dated December 10, 2008, 
 No. 1153, which provides for the rotation (transfer) of military personnel between the relevant positions with a view to improving their qualifications and helping them acquire essential experience or using their resources more efficiently </t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>The draft Decree has been submitted to the President of Ukraine for review.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.5.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
-2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+1) проєкт Указу Президента України  “Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153” доопрацьовано з урахуванням зауважень Офісу Президента України, погоджено із заінтересованими державними органами окрім Міністерства фінансів України;
+2) проєкт акту підготовлено для направлення на повторне погодження з Міністерством фінансів України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект Указу подано на розгляд Президентові України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
-[...2 lines deleted...]
-    <t>Partially implemented</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.5.2.4</t>
   </si>
   <si>
     <t>Developing the draft order of the Ministry of Defense on amendments to the Guidelines on Organizing the Implementation of the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the order of the Ministry of Defense dated April 10, 2009, No. 170, which defines the procedure for rotation (transfer) of military personnel between the relevant positions once every three to five years</t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>Order has been issued, its state registration and publishing has been completed</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.5.2.4 Програми за IV квартал 2025 року.
 1. За повідомленням головного виконавця: «Наказ Міністерства оборони України № 884/нм від  18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України" доопрацьований з урахуванням зауважень Міністерства юстиції України та готується для направлення до Мін'юсту для державної реєстрації".
 2. Крім того,  Наказ Міністерства оборони України від 18.12.2025 № 884 зареєстровано в Міністерстві
 юстиції України 09.01.2026 за №  39/45433.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання)
 4. З огляду на вищевказану інформацію, зміст зазначеного наказу відповідає вимогам заходу 2.6.5.2.4. Отже, захід виконано невчасно та повністю.</t>
   </si>
 </sst>
 </file>
 
@@ -772,153 +773,153 @@
         <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="2"/>
       <c r="L4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q6"/>
   <mergeCells>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="E3:E6"/>
     <mergeCell ref="Q3:Q6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>