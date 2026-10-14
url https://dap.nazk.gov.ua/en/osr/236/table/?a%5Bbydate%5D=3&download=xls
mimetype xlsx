--- v0 (2026-06-26)
+++ v1 (2026-10-14)
@@ -1,176 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...131 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -427,79 +294,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z2"/>
+  <dimension ref="A1:Q5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Z2"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -507,90 +374,233 @@
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="2"/>
-[...7 lines deleted...]
-      <c r="Z1" s="2"/>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:17">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
-      <c r="R2" s="2"/>
-[...7 lines deleted...]
-      <c r="Z2" s="2"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>32</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Z2"/>
+  <autoFilter ref="A2:Q5"/>
+  <mergeCells>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="C3:C5"/>
+    <mergeCell ref="D3:D5"/>
+    <mergeCell ref="E3:E5"/>
+    <mergeCell ref="Q3:Q5"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>