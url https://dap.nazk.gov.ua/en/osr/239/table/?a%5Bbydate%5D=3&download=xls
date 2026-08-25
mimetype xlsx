--- v0 (2026-06-27)
+++ v1 (2026-08-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -137,57 +137,53 @@
 Таким чином, можемо констатувати, що захід передбачений п. 2.7.1.5.1 виконаний повністю, однак з урахуванням порушення строків зазначених Державною антикорупційною програмою, відтак  невчасно.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.7.1.5.2</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the resolution of the Cabinet of Ministers of Ukraine dated September 14, 2020, 
 No. 822 On Approval of the Procedure for Forming and Using the e-Catalog with a view to preventing discrimination against bidders at the stage of qualification for the e-catalog (including in the list of qualified suppliers) </t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
-    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що:
-[...5 lines deleted...]
-    <t>Partially implemented</t>
+    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що «розроблено і подано на розгляд Кабінету Міністрів України проєкт постанови Кабінету Міністрів України "Про внесення змін до Порядку формування та використання електронного каталогу" (лист від 10.11.2025 № 3312-05/76305-01). Проєкт акта доопрацьовано на виконання рішення Урядового комітету, прийнятого на засіданні 05.12.2025 (пункт 5 витягу з протоколу № 23), та надіслано до Кабінету Міністрів України (лист від 04.01.2026 № 3312-03/522-0)».
+З огляду на звітну інформацію, надану виконавцем заходу, а також інформацію з відкритих джерел встановлено, що Кабінет Міністрів України прийняв постанову від 14 січня 2026 р. № 33 "Про внесення змін до Порядку формування та використання електронного каталогу", якою, зокрема, передбачено положення щодо недопущення дискримінації учасників на етапі кваліфікації до електронного каталогу (включення до переліку кваліфікованих постачальників).
+Таким чином, захід, передбачений пунктом 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки, виконано своєчасно та в повному обсязі.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +723,51 @@
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>