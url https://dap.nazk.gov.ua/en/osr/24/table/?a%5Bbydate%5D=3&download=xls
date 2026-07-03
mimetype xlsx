--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -109,157 +109,156 @@
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that the results of anticorruption (particularly public) expert examination must be publicized and examined;
 2) obligates the National Agency to carry out anticorruption expert examination of all acts submitted to the Cabinet of Ministers of Ukraine for review;
 3) obligates the National Agency to carry out an anticorruption expert examination of the normative legal acts currently in effect.</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>24.06.2023 Кабінет Міністрів України схвалив проект  Закону України "Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів" з необхідністю його доопрацювання.   
+    <t>24.06.2023 Кабінет Міністрів України схвалив проект  Закону України "Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів" з необхідністю його доопрацювання.    
 27.06.2023 Національне агентство направило доопрацьований вищезазначений проект Закону України (лист № 10-03/13874-23) до Кабінету Міністрів України.
 Проект Закону України зареєстровано у Верховній Раді України 04.07.2023 (Реєстр. № 9457).
 13.02.2024 надано висновок комітету ВРУ з питань антикорупційної політики про розгляд зазначеного законопроекту.
 17.07.2025 законопроект реєстр. № 9457 від  04.07.2023 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.3.2.2</t>
   </si>
   <si>
     <t>Analyzing the practice of exercise by the National Agency in 2022-2024 of the powers to carry out anticorruption expert examinations of draft normative legal acts and periodic review of legislation for any provisions that could foster to corruption</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>The analysis has been completed.</t>
   </si>
   <si>
-    <t>Станом на 31.12.2025 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2.
-У зв’язку з обмеженістю доступних ресурсів та значним навантаженням на відповідальний самостійний структурний підрозділ, зумовленим виконанням пріоритетних завдань з підготовки проекту Антикорупційної стратегії на період після 2025 року, виконання заходу було відтерміновано.</t>
+    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.1.3.2.3</t>
   </si>
   <si>
     <t>Developing proposals for the National Agency to update the Anticorruption Expert Examination Procedure and Methodology</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Procedure and Methodology update proposals have been developed and publicized for a public discussion.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 31.12.2025 не завершено здійснення відповідного аналізу.
-У зв’язку з обмеженістю доступних ресурсів та значним навантаженням на відповідальний самостійний структурний підрозділ, зумовленим виконанням пріоритетних завдань з підготовки проекту Антикорупційної стратегії на період після 2025 року, виконання заходу було відтерміновано.</t>
+    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 31.03.2026 не завершено здійснення відповідного аналізу.</t>
   </si>
   <si>
     <t>1.1.3.2.4</t>
   </si>
   <si>
     <t>Conducting a public discussion of proposals for the National Agency to update the Anticorruption Expert Examination Procedure and Methodology</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.12.2025 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.5</t>
   </si>
   <si>
     <t>Final revision (if needed) and approval of the updated Anticorruption Expert Examination Procedure and Methodology by the National Agency</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The Procedure and Methodology have been approved.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.12.2025 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Ensuring that the Ministry of Justice (prior to the delegation of these powers to the National Agency) and the National Agency (after receiving the relevant powers) carry out anticorruption expert examination of all draft acts submitted to the Cabinet of Ministers of Ukraine for review</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>Anticorruption expert examinations by the Ministry of Justice / National Agency cover 100 percent of draft laws submitted to the Cabinet of Ministers of Ukraine for review.</t>
   </si>
   <si>
-    <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України (в рамках проведення правової експертизи).
+    <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
+Додатково Міністерством юстиції України повідомляється, що протягом І кварталу 2026 року продовжується забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>