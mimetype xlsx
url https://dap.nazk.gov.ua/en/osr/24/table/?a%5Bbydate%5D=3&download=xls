--- v1 (2026-07-03)
+++ v2 (2026-11-02)
@@ -138,127 +138,127 @@
 17.07.2025 законопроект реєстр. № 9457 від  04.07.2023 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.3.2.2</t>
   </si>
   <si>
     <t>Analyzing the practice of exercise by the National Agency in 2022-2024 of the powers to carry out anticorruption expert examinations of draft normative legal acts and periodic review of legislation for any provisions that could foster to corruption</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>The analysis has been completed.</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2</t>
+    <t>Станом на 30.06.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.1.3.2.3</t>
   </si>
   <si>
     <t>Developing proposals for the National Agency to update the Anticorruption Expert Examination Procedure and Methodology</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Procedure and Methodology update proposals have been developed and publicized for a public discussion.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 31.03.2026 не завершено здійснення відповідного аналізу.</t>
+    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 30.06.2026 не завершено здійснення відповідного аналізу.</t>
   </si>
   <si>
     <t>1.1.3.2.4</t>
   </si>
   <si>
     <t>Conducting a public discussion of proposals for the National Agency to update the Anticorruption Expert Examination Procedure and Methodology</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.5</t>
   </si>
   <si>
     <t>Final revision (if needed) and approval of the updated Anticorruption Expert Examination Procedure and Methodology by the National Agency</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The Procedure and Methodology have been approved.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Ensuring that the Ministry of Justice (prior to the delegation of these powers to the National Agency) and the National Agency (after receiving the relevant powers) carry out anticorruption expert examination of all draft acts submitted to the Cabinet of Ministers of Ukraine for review</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>Anticorruption expert examinations by the Ministry of Justice / National Agency cover 100 percent of draft laws submitted to the Cabinet of Ministers of Ukraine for review.</t>
   </si>
   <si>
     <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
-Додатково Міністерством юстиції України повідомляється, що протягом І кварталу 2026 року продовжується забезпечення проведення 100% антикорупційної експертизи проектів актів.
+Додатково Міністерством юстиції України повідомляється, що протягом І-ІІІ кварталів 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>