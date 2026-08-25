--- v0 (2026-06-27)
+++ v1 (2026-08-25)
@@ -111,53 +111,53 @@
 1) issuance of sick leaves of insured persons in electronic form only;
 2) issuance of an extract from the electronic register of sick leaves as the sole proof of the insured person’s incapacity for work.</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Pension Fund of Ukraine</t>
   </si>
   <si>
     <t>Ministry of Health of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>funds of the Pension Fund of Ukraine</t>
   </si>
   <si>
     <t>The report on the monitoring findings is made public twice a year.</t>
   </si>
   <si>
-    <t>На виконання заходу, передбаченого пунктом*2.7.3.5.1. Державної антикорупційної програми на 2023–2025 роки, Пенсійним фондом України повідомляється, що: "проведено спільне з громадськими організаціями моніторингове дослідження щодо належного функціонування електронного реєстру листків непрацездатності (ЕРЛН) у ІІ півріччі 2025 року. Звіт за результатами спільного моніторингового дослідження опубліковано за посиланням – https://www.pfu.gov.ua/2176339-zvit-za-rezultatamy-spilnogo-monitoryngovogodoslidzhennya-pensijnogo-fondu-ukrayiny-ta-gromadskyh-organizatsij-shhodonalezhnogo-funktsionuvannya-elektronnogo-reyestru-lystkiv-nepratsezdatnosti-uii/. Протягом І кварталу 2026 року функціонування ЕРЛН забезпечується в штатному режимі. За період з 01 січня по 31 березня 2026 року за даними ЕРЛН сформовано: 2 823 297 електронних листків непрацездатності, які передано в електронні кабінети страхувальників та застрахованих осіб на вебпорталі електронних послуг Пенсійного фонду України;
-[...1 lines deleted...]
-Таким чином, можемо констатувати, що захід, передбачений пунктом 2.7.3.5.1 Державної антикорупційної програми на 2023–2025 роки, виконується та в межах звітного періоду виконано. Водночас, з огляду на продовження строку дії виконання заходів Державної антикорупційної програми постановою Кабінету Міністрів України від 31 грудня 2025 р. № 1786, а також визначення обов’язку міністерствам, іншим центральним і місцевим органам виконавчої влади, державним підприємствам, установам та організаціям продовжити забезпечення виконання Програми до дня набрання чинності Державною антикорупційною програмою на наступний період, Національне агентство рекомендує продовжити змістовне виконання вказаного заходу у наступних періодах, про що слід інформувати*Національне агентство через систему ІСМ ДАП.</t>
+    <t>На виконання заходу передбаченого п. 2.7.3.5.1 Державної антикорупційної програми на 2023-2025 роки, Пенсійним фондом України повідомлено, що: "проведено спільне з громадськими організаціями моніторингове дослідження щодо належного функціонування електронного реєстру листків непрацездатності (ЕРЛН) у І півріччі 2026 року. Звіт за результатами спільного моніторингового дослідження опубліковано за посиланням: https://www.pfu.gov.ua/2179969-zvit-za-rezultatamy-spilnogo-monitoryngovogo-doslidzhennya-pensijnogo-fondu-ukrayiny-ta-gromadskyh-organizatsij-shhodo-nalezhnogo-funktsionuvannya-elektronnogo-reyestru-lystkiv-nepratsezdatnosti-u-i-2/.
+Листом Пенсійного фонду України від 24 червня 2026 року № 2800-17-5/47302 здійснено запит до Міністерства охорони здоров’я України щодо надання інформації про випадки оформлення листків непрацездатності у паперовій формі, визначених наказом Міністерства охорони здоров’я України від 01 червня 2021 року № 1066 “Деякі питання формування медичних висновків про тимчасову непрацездатність та проведення їхньої перевірки”, зареєстрованим у Міністерстві юстиції України 02 червня 2021 року за № 728/36350.
+Протягом І півріччя 2026 року функціонування ЕРЛН забезпечується в штатному режимі, зокрема, у період з 01 січня по 30 червня 2026 року було опрацьовано 5 560,5 тис. МВТН, а також сформовано: 4 786,3 тис. електронних листків непрацездатності; 137 402 витяги з ЕРЛН; 20 231 заяву-розрахунок на підставі паперових листків непрацездатності, що складає 0,29 % загальної кількості електронних листків непрацездатності".  Таким чином, можемо констатувати, що захід передбачений п. 2.7.3.5.1 Державної антикорупційної програми на 2023-2025 роки у межах звітного періоду виконаний. Водночас з огляду на продовження строку дії виконання заходів Державної антикорупційної програми, постановою Кабінету Міністрів України від 31 грудня 2025 р. № 1786, а також визначення обов'язку міністерствам, іншим центральним і місцевим органам виконавчої влади, державним підприємствам, установам та організаціям продовжити забезпечення виконання Програми до дня набрання чинності Державною антикорупційною програмою на наступний період, Національне агентство рекомендує продовжити змістовне виконання вказаного заходу у наступних періодах про що інформувати Національне агентство через систему ІСМ ДАП.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>