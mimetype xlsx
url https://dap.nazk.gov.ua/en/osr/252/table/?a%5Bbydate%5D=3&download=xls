--- v0 (2026-06-06)
+++ v1 (2026-09-17)
@@ -107,55 +107,60 @@
     <t>2.7.5.1.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft law proposing amendments to the Law of Ukraine On Higher Education, which stipulates that external independent testing may not be substituted with enrollment examinations at an institution of higher education, except for a limited list of entrants due to compelling medical reasons determined jointly by the Ministry of Education and Science and the Ministry of Health, as well as individuals who have been recognized as combatants under law and who defended the independence, sovereignty, and territorial integrity of Ukraine, were involved in the anti-terrorist operation (joint forces operation), in providing logistics for this operation, in efforts aimed at ensuring national security and defense, repelling and resisting the armed aggression by the Russian Federation in Donetsk and Luhansk Regions, in providing logistics for such efforts, as well as military personnel serving in the army under contract – upon their enrollment at military institutions of higher education and military training divisions of institutions of higher education</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>Ministry of Education and Science of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Міністерством освіти і науки України було розроблено проект Закону України «Про внесення змін до деяких законів України щодо фінансування здобуття вищої освіти та надання державної цільової підтримки її здобувачам» та внесено на розгляд КМУ (лист вих. від 26.12.2023 №1/20335п-23, вх. №1738/0/4-23). Проект акта схвалено Урядом 05.01.2024 та зареєстровано у Верховній Раді України за № 10399 (далі - Законопроект № 10399).
-20.03.2024 року Законопроект №10399 було прийнято за основу, а 06.05.2024 було надано порівняльну таблицю до другого читання.
-[...3 lines deleted...]
-Таким чином, Законопроект № 10399 у разі його прийняття забезпечить лише часткове врегулювання питань, щодо яких виконавцем заходу 2.7.5.1.1 мав би бути розроблений законопроект.</t>
+20.03.2024 року Законопроект №10399 було прийнято за основу.
+В рамках звітування за ІІ квартал 2026 року головним виконавцем (МОН) було надано порівняльну таблицю законопроекту №10399, який рекомендовано до другого читання Комітетом з питань освіти, науки та інновацій ВРУ (дата розгляду в комітеті – 10.06.2026).
+Відповідно до проєкту змін до статті 44 Закону України "Про вищу освіту" право на проходження оцінювання в закладі освіти, науковій установі замість зовнішнього оцінювання мають:
+1) особи, для участі в зовнішньому оцінюванні яких неможливо створити спеціальні умови через наявність у них захворювань та/або патологічних станів, перелік яких затверджують центральний орган виконавчої влади у сфері освіти і науки та центральний орган виконавчої влади у сфері охорони здоров’я;
+2) постраждалі учасники Революції Гідності, учасники бойових дій, особи з інвалідністю внаслідок війни, особи, які мають особливі заслуги перед Батьківщиною відповідно до статті 11 Закону України "Про статус ветеранів війни, гарантії їх соціального захисту";
+3) особи, місце проживання яких зареєстровано на тимчасово окупованій території або в населених пунктах, віднесених до територій активних бойових дій станом на день віднесення територій до відповідних категорій, та які перебувають на такій території або які переселилися з неї після 1 жовтня року, що передує року прийому на навчання, – при прийомі на навчання для здобуття ступеня вищої освіти на основі повної загальної середньої освіти;
+4) військовослужбовці військової служби за контрактом – при прийомі на навчання до вищого військового навчального закладу або військового навчального підрозділу закладу вищої освіти для здобуття ступеня вищої освіти на основі повної загальної середньої освіти.
+Таким чином, пропонована редакція включає всі структурні елементи, передбачені заходом 2.7.5.1.1.
+Водночас законопроект містить підставу для заміни зовнішнього незалежного оцінювання на іспити в закладі вищої освіти, яка не охоплюється заходом 2.7.5.1.1., а саме «особи, місце проживання яких зареєстровано на тимчасово окупованій території або в населених пунктах, віднесених до територій активних бойових дій станом на день віднесення територій до відповідних категорій, та які перебувають на такій території або які переселилися з неї після 1 жовтня року, що передує року прийому на навчання, – при прийомі на навчання для здобуття ступеня вищої освіти на основі повної загальної середньої освіти».
+Відтак, редакція законопроекту включає всі структурні елементи, передбачені заходом 2.7.5.1.1., однак містить одну додаткову підставу, яка заходом не передбачена, що не дає можливості оцінити захід таким, який виконано повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.7.5.1.2</t>
   </si>
   <si>
     <t>Developing the draft of Conditions for Enrollment in Higher Education Programs in 2024, which provides for:
 1) expanding the scope of application of electronic workplaces and reducing the percentage of cases in which submission of hardcopy documents is obligatory;
 2) abolishing the preferences that involve substituting external independent testing with enrollment examinations at an institution of higher education, except for a limited list of entrants due to compelling medical reasons determined, as well as individuals who have been recognized as combatants under law and who defended the independence, sovereignty, and territorial integrity of Ukraine, were involved in the anti-terrorist operation (joint forces operation), in providing logistics for this operation, in efforts aimed at ensuring national security and defense, repelling and resisting the armed aggression by the Russian Federation in Donetsk and Luhansk Regions, in providing logistics for such efforts, as well as military personnel serving in the army under contract – upon their enrollment at military institutions of higher education and military training divisions of institutions of higher education</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>The draft has been developed and publicized for a public discussion.</t>
   </si>
   <si>
@@ -213,94 +218,94 @@
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The act has taken effect.</t>
   </si>
   <si>
     <t>The Ministry of Education and Science of Ukraine approved the order dated March 06, 2024 No. 266 On Approval of the Procedure for Enrollment in Higher Education in 2024 and submitted it for state registration (letter No. 1/4006-24 dated March 06, 2024). The order registered with the Ministry of Justice of Ukraine on March 14, 2024 under No. 379/41724.</t>
   </si>
   <si>
     <t>2.7.5.1.6</t>
   </si>
   <si>
     <t>Developing the draft of Conditions for Enrollment in Higher Education Programs in 2025, which provides for:
 1) expanding the scope of application of electronic workplaces and reducing the number of cases in which submission of hardcopy documents is obligatory;
 2) expanding the scope of application of external independent testing;
 3) abolishing the preferences that involve substituting external independent testing with enrollment examinations at an institution of higher education, except for a limited list of entrants due to compelling medical reasons determined, as well as individuals who have been recognized as combatants under law and who defended the independence, sovereignty, and territorial integrity of Ukraine, were involved in the anti-terrorist operation (joint forces operation), in providing logistics for this operation, in efforts aimed at ensuring national security and defense, repelling and resisting the armed aggression by the Russian Federation in Donetsk and Luhansk Regions, in providing logistics for such efforts, as well as military personnel serving in the army under contract – upon their enrollment at military institutions of higher education and military training divisions of institutions of higher education</t>
   </si>
   <si>
     <t>01.08.2024</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
-    <t>Міністерство освіти і науки України (далі - МОН) у рамках звітування за IV квартал 2024 року як звітний період  надало для цілей проведення моніторингу проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (далі - Проєкт порядку 2025) (див. Ключові джерела оцінки).
+    <t>Міністерство освіти і науки України (далі - МОН) у рамках звітування за IV квартал 2024 року як звітний період надало для цілей проведення моніторингу проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (далі - Проєкт порядку 2025) (див. Ключові джерела оцінки).
 Проєкт порядку 2025 та анонс про проведення його громадського обговорення було оприлюднено на офіційному вебсайті МОН 18.11.2024 (див. Ключові джерела оцінки).
 Щодо відповідності Проєкта порядку 2025 вимогам змісту заходу 2.7.5.1.6:
 1) щодо елементу № 1 змісту заходу. Відповідно до п. 3 розділу VI Проєкта порядку 2025 для здобуття вищої освіти особи (вступники) подають заяви в електронній формі через особистий електронний кабінет вступника, крім визначених у цьому пункті випадків, або тільки в паперовій формі (у зв’язку з неможливістю зареєструвати особистий електронний кабінет вступника): у разі подання документів іноземцями та особами без громадянства, крім осіб з посвідкою на постійне проживання в Україні, та осіб, документованих посвідченням особи, яка потребує додаткового захисту, або посвідченням біженця; у разі подання іноземного документа про освіту; у разі подання документа про раніше здобуту освіту, виданого до запровадження фотополімерних технологій їх виготовлення; у разі подання заяви на вступ до встановлених цим Порядком строків подання електронних заяв / роботи електронних кабінетів вступників; у разі неможливості зареєструвати особистий електронний кабінет вступника або подати заяву в електронному вигляді з інших причин, що підтверджено довідкою приймальної комісії закладу вищої освіти.
 Наведений перелік допустимих випадків подання заяв та документів для участі у конкурсному відборі у паперовій формі залишився таким самим як і у Порядку прийому на навчання для здобуття вищої освіти в 2024 році, затвердженому наказом МОН від 06.03.2024 № 266 (далі – Порядок прийому 2024) і, відповідно, не був звуженим.
 Таким чином, Проєкт порядку 2025 не відповідає елементу № 1 змісту заходу 2.7.5.1.6 у частині вимоги щодо скорочення кількості випадків обов’язкового подання документів у паперовій формі.
 2) Щодо елементу № 2 змісту заходу. Проєктом порядку 2025 не передбачається проведення конкурсного відбору на навчання для здобуття ступенів вищої освіти у 2025 році за результатами вступних випробувань у форматі зовнішнього незалежного оцінювання (ЗНО). У 2025 році (як і у 2024 році) вступні іспити до закладів вищої освіти проводитимуться у форматі національного мультипредметного тесту (НМТ). Пунктом 11 розділу VII Проєкта порядку 2025 визначено, що тестові завдання з обов’язкових та інших навчальних предметів НМТ укладаються відповідно до програм зовнішнього незалежного оцінювання результатів навчання з відповідних предметів на основі повної загальної середньої освіти. Водночас, по-перше, дане положення залишається незмінним, порівняно із положеннями Порядку прийому 2024, а по-друге, воно вказує лише на джерела формування тестових завдань для НМТ, а не на сферу застосування технологій ЗНО.
 З огляду на зазначене Проєкт порядку 2025 не відповідає елементу № 2 змісту заходу 2.7.5.1.6 щодо розширення сфери застосування ЗНО.
 3) Щодо елементу № 3 змісту заходу. Питанням спеціальних умов участі у вступній кампанії до закладів вищої освіти у 2025 році присвячено розділ VIII Проєкта порядку 2025. Відповідно до пп. 3 розділу VIII Проєкта порядку 2025 спеціальними умовами участі у конкурсному відборі на навчання для здобуття вищої освіти на основі ПЗСО або НРК5 є, серед іншого, є участь у конкурсному відборі на навчання за результатами співбесіди замість результатів НМТ (поточний «аналог» ЗНО) або співбесіди замість результатів НМТ та творчого конкурсу. У пунктах 6 та 7 розділу VIII Проєкта порядку 2025 наведено конкретний перелік осіб, які користуються спеціальними умовами участі у конкурсному відборі на навчання для здобуття вищої освіти на основі ПЗСО або НРК5 у вигляді участі у конкурсному відборі на навчання за результатами співбесіди замість результатів НМТ або співбесіди замість результатів НМТ та творчого конкурсу, який є значно ширшим, ніж те передбачається елементом № 3 змісту заходу 2.7.5.1.6 Програми.
 З огляду на зазначене Проєкт порядку 2025 не відповідає елементу № 3 змісту заходу 2.7.5.1.6 щодо відмови від пільг із заміни ЗНО (НМТ) на іспити в закладі вищої освіти, крім обмеженого кола випадків, визначених вказаним елементом змісту цього заходу.
 З огляду на усе вищезазначене, НАЗК констатує, що даний захід залишається таким, що виконано невчасно та лише частково.</t>
   </si>
   <si>
     <t>2.7.5.1.7</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft act indicated in subclause 2.7.5.1.6, and ensuring its revision (if needed)</t>
   </si>
   <si>
     <t>01.09.2024</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України (далі - МОН) розробило проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (див. стан виконання заходу 2.7.5.1.6 Програми).
 Вказаний проєкт та анонс про проведення його громадського обговорення було оприлюднено на офіційному вебсайті МОН 18.11.2024 (див. джерело № 1 Ключових джерел оцінки).
 Своєю чергою, 17.02.2025 на офіційному вебсайті МОН було оприлюдено Звіт  за результатами такого громадського обговорення проєкту наказу МОН «Про затвердження Порядку прийому на навчання для здобуття вищої освіти в 2025 році» (див. джерело № 2 Ключових джерел оцінки).
 Як вказується у зазначеному звіті, під час відповідного громадського обговорення до МОН надійшло 607 пропозицій та зауважень до проєкту акта. Звіт, серед іншого, містить інформацію про врахування/відхилення пропозицій та зауважень, наданих громадськістю (пункт 3 звіту), що свідчить про те, що доопрацювання проєкту Порядку прийому на навчання для здобуття вищої освіти в 2025 році за результатами його громадського обговорення дійсно мало місце.
 З огляду на зазначене, захід 2.7.5.1.7 є таким, що виконано хоча й невчасно, але повною мірою.</t>
   </si>
   <si>
     <t>2.7.5.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Clearing the draft act indicated in subclause 2.7.5.1.6 with the concerned agencies </t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України (далі - МОН) розробило проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році (див. стан виконання заходу 2.7.5.1.6 Програми).
 За інформацією, наданою МОН за І-IV квартали 2025 року, як звітний період, Проєкт Порядку прийому на навчання для здобуття вищої освіти в 2025 році не погоджувався із заінтересованими органами, оскільки відповідно до положень абзацу 19 пункту 13 Положення про державну реєстрацію нормативно-правових актів міністерств, інших органів виконавчої влади, затвердженого постановою Кабінету Міністрів України від 28.12.1992 № 731, у невідкладних випадках, пов’язаних із введенням в Україні або в окремих її місцевостях воєнного стану, що потребують негайного прийняття рішення, суб’єкт нормотворення може видати відповідний нормативно-правовий акт без узгодження із суб’єктами нормотворення та/або з іншими заінтересованими органами, крім нормативно-правових актів, пов’язаних з надходженнями та/або витратами бюджету, що підлягають погодженню з Мінфіном.
-Таким чином, захід 2.7.5.1.8 Програми залишається невиконаним.</t>
+Таким чином, захід 2.7.5.1.8 Програми є невиконаним.</t>
   </si>
   <si>
     <t>2.7.5.1.9</t>
   </si>
   <si>
     <t xml:space="preserve">Issuing the act indicated in subclause 2.7.5.1.6, supporting its state registration with the Ministry of Justice </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Порядок прийому на навчання для здобуття вищої освіти в 2025 році (передбачений заходом 2.7.5.1.6 Програми) було затверджено наказом Міністерства освіти і науки України від 10.02.2025 № 168 та зареєстровано в Міністерстві юстиції України 26.02.2025 за № 312/43718 (див. Ключові джерела оцінки).
 Таким чином, захід 2.7.5.1.9 Програми є таким, що виконаний хоча й невчасно, але повною мірою.</t>
   </si>
   <si>
     <t>2.7.5.1.10</t>
   </si>
   <si>
     <t>Developing the draft of Conditions for Enrollment in Higher Education Programs in 2026, which provides for:
 1) expanding the scope of application of electronic workplaces and reducing the number of cases in which submission of hardcopy documents is obligatory;
 2) expanding the scope of application of external independent testing;
 3) abolishing the preferences that involve substituting external independent testing with enrollment examinations at an institution of higher education, except for a limited list of entrants due to compelling medical reasons determined, as well as individuals who have been recognized as combatants under law and who defended the independence, sovereignty, and territorial integrity of Ukraine, were involved in the anti-terrorist operation (joint forces operation), in providing logistics for this operation, in efforts aimed at ensuring national security and defense, repelling and resisting the armed aggression by the Russian Federation in Donetsk and Luhansk Regions, in providing logistics for such efforts, as well as military personnel serving in the army under contract – upon their enrollment at military institutions of higher education and military training divisions of institutions of higher education</t>
   </si>
   <si>
     <t>01.08.2025</t>
@@ -329,51 +334,51 @@
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>В рамках звітування за IV квартал 2025 року Головний виконавець (МОН) надав інформацію про те, що 25.12.2025 було розміщено для громадського обговорення проєкт Порядку прийому на навчання для здобуття вищої освіти в 2026 році (див. Додаткові джерела інформації). 
 Зауваження та пропозиції до зазначеного проєкту Порядку приймалися у формі порівняльної таблиці у форматі docx до 16 січня 2026 року.
 Результати обговорення розміщені на офіційному вебсайті Міністерства освіти і науки України (див. Ключові джерела оцінки).</t>
   </si>
   <si>
     <t>2.7.5.1.12</t>
   </si>
   <si>
     <t xml:space="preserve">Clearing the draft act indicated in subclause 2.7.5.1.10 with the concerned agencies </t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The draft act has been cleared with stakeholders</t>
   </si>
   <si>
-    <t>В рамках звітування за І квартал 2026 року головний виконавець (МОН) надав інформацію про те, що відповідно до абзацу дев'ятнадцятого пункту 13 Положення про державну реєстрацію нормативно-правових актів міністерств та інших органів виконавчої влади влади, затвердженого постановою Кабінету Міністрів України від 28 грудня 1992 р. № 731, проєкт акта, зазначеного у підпункті 2.7.5.1.10,  було надіслано на державну реєстрацію та погоджено шляхом реєстрації Міністерством юстиції України 20 березня 2026 р. за N 374/45768.</t>
+    <t>В рамках звітування за ІІ квартал 2026 року головний виконавець (МОН) надав інформацію про те, що відповідно до абзацу дев'ятнадцятого пункту 13 Положення про державну реєстрацію нормативно-правових актів міністерств та інших органів виконавчої влади влади, затвердженого постановою Кабінету Міністрів України від 28 грудня 1992 р. № 731 (далі - Положення), проєкт акта, зазначеного у підпункті 2.7.5.1.10, було надіслано на державну реєстрацію та погоджено шляхом реєстрації Міністерством юстиції України 20 березня 2026 р. за N 374/45768.</t>
   </si>
   <si>
     <t>2.7.5.1.13</t>
   </si>
   <si>
     <t xml:space="preserve">Issuing the act indicated in subclause 2.7.5.1.10, supporting its state registration with the Ministry of Justice </t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The act has taken effect</t>
   </si>
   <si>
     <t>Порядок прийому на навчання для здобуття вищої освіти в 2026 році, затверджено наказом Міністерства освіти і науки України 26 лютого 2026 року № 373, зареєстровано в Міністерстві юстиції України 20 березня 2026 року за № 374/45768.
 Набрання чинності даного наказу відбулося 07.04.2026.</t>
   </si>
   <si>
     <t>2.7.5.1.14</t>
   </si>
   <si>
     <t>Developing a draft order on approval of the exhaustive list of compelling medical reasons that permit a person to take enrollment examinations at the institution of higher education instead of external independent testing</t>
   </si>
   <si>
     <t>The draft order has been drafted and publicized for a public discussion.</t>
@@ -590,51 +595,51 @@
     <t>За інформацією, наданою Міністерством освіти і науки України (МОН) в рамках звітування за І квартал 2025 року, як звітний період, станом на кінець вказаного періоду Єдину міжвідомчу систему щодо набору іноземних вступників до закладів вищої освіти (далі - Система) введено в дослідну експлуатацію наказом МОН від 06.12.2023 № 1488 «Про дослідну експлуатацію модернізованого програмного забезпечення Єдиної міжвідомчої системи щодо набору іноземних вступників до закладів вищої освіти» (див. Ключові джерела оцінки).
 Крім того, було прийнято постанову КМУ «Деякі питання прийому та навчання (стажування) у закладах фахової передвищої, вищої освіти України іноземців та осіб без громадянства» від 28.06.2024 № 758 (далі - Постанова № 758) (див. Ключові джерела оцінки).
 З метою приведення функціоналу Системи у відповідність до вимог Постанови № 758, у 2024 році Головним виконавцем забезпечено модернізацію Системи, зокрема розроблено функціонал електронних кабінетів для органів державної влади, визначених Постанова № 758, функціонал оформлення заяви, освітньої пропозиції, електронного запрошення на навчання (стажування) іноземців та осіб без громадянства в Україні.
 Як повідомляє МОН, наразі протестовано погодження електронних запрошень СБУ та ДПСУ. У Системі створено всі необхідні технічні умови для побудови електронної інформаційної взаємодії з електронними ресурсами інших органів державної влади, побудовано інформаційну взаємодію з ЄДЕБО. Станом на кінець І кварталу 2025 року Система має атестат відповідності КСЗІ та включена до Реєстру інформаційних, електронних комунікаційних та інформаційно-комунікаційних систем органів виконавчої влади, а також підприємств, установ і організацій, що належать до сфери їх управління.
 Відомості про Систему та її сервіси опубліковані в Каталозі системи електронної взаємодії державних електронних інформаційних ресурсів «Трембіта». Ведеться робота щодо підготовки документації, необхідної для введення Системи в промислову експлуатацію.
 Станом на кінець ІІІ кварталу 2025 року Єдину міжвідомчу інформаційну систему України для іноземців та осіб без громадянства, які бажають навчатися у закладах професійної (професійно-технічної), фахової передвищої, вищої освіти України, введено у промислову експлуатацію наказом МОН від 01.07.2025 №954-25. 
 Наразі Єдина система безперебійно функціонує. Станом на 22.09.2025 в Єдиній системі сформовано 5387 заяв від іноземців та осіб без громадянства на формування електронного запрошення, в тому числі на вступ – 4355 електронних заяв, на підготовче відділення 1032.
 В Єдиній системі працюють представники закордонних дипломатичних установ (консули), МЗС (забезпечують внесення інформації про видані візи), ДПСУ (вносять інформацію про перетин кордону, забезпечують погодження видачі електронних запрошень), СБУ (забезпечують погодження видачі електронних запрошень), МОН, закладів вищої освіти. Наразі забезпечено безпаперовий процес видачі електронних запрошень, перевірки документів, погодження перетину кордону іноземцями. Накази про зарахованих до закладів освіти іноземців, які з квітня 2025 року вступають виключно з використанням Єдиної системи, відображаються в Єдиній системі та ЄДЕБО (налагоджено інформаційну взаємодію).
 З огляду на те, що Єдина міжвідомча інформаційна система щодо набору іноземних вступників до закладів вищої освіти функціонує на постійній основі, НАЗК констатує про виконання заходу 2.7.5.1.23.</t>
   </si>
   <si>
     <t>2.7.5.1.24</t>
   </si>
   <si>
     <t>Developing the concept of the Higher Education Management Information System (HEMIS), including the section on the implementation of third-party educational information systems (electronic systems for managing the educational process (including controlling measures and practical training) in the sector of higher education, and their verification by the Ministry of Education and Science</t>
   </si>
   <si>
     <t>31.01.2025</t>
   </si>
   <si>
     <t>The concept has been developed and made public.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством освіти і науки України (МОН) в рамках звітування за І квартал 2025 року, як звітний період, станом на кінець вказаного періоду вказаним Міністерством, як Головним виконавцем, зібрано інформацію від закладів вищої освіти, необхідну для формування функціоналу передбаченої змістом заходу 2.7.5.1.24 інформаційної системи управління вищою освітою (HEMIS) та його подальшого використання в рамках інвестиційного проєкту Міжнародного банку реконструкції та розвитку «Удосконалення вищої освіти в Україні заради результатів".
 В рамках звітування за ІІ та ІІІ квартали 2025 року МОН повідомило, що наразі концептуально переглядається роль та призначення вказаної Системи, зважаючи на можливе масштабування освітнього мобільного застосунку "Мрія" на заклади вищої освіти, з огляду на що, з метою раціонального використання ресурсів, Головним виконавцем опрацьовується питання щодо можливого формату подальшого виконання заходу 2.7.5.1.24 Програми.
-За IV квартал 2025 року та І квартал 2026 року МОН надало інформацію про те, що продовжується робота із заінтересованими сторонами щодо визначення формату виконання даного заходу, зважаючи на можливе масштабування освітнього мобільного додатка Мрія на заклади вищої освіти.
+За IV квартал 2025 року та І-ІІ квартал 2026 року МОН надало інформацію про те, що продовжується робота із заінтересованими сторонами щодо визначення формату виконання даного заходу, зважаючи на можливе масштабування освітнього мобільного додатка Мрія на заклади вищої освіти.
 Враховуючи вищезазначену інформацію, з огляду на те, що Концепцію інформаційної системи управління вищою освітою (HEMIS) не було розроблено та, відповідно, оприлюднено, а строк на виконання заходу 2.7.5.1.24, визначений Програмою, закінчився 31.01.2025 – НАЗК констатує, що даний захід є невиконаним.</t>
   </si>
   <si>
     <t>2.7.5.1.25</t>
   </si>
   <si>
     <t>Holding a presentation of the concept of the Higher Education Management Information System (HEMIS), including the section on the implementation of third-party educational information systems (electronic systems for managing the educational process (including controlling measures and practical training) in the sector of higher education, and their verification by the Ministry of Education and Science</t>
   </si>
   <si>
     <t>01.02.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>The concept has been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>З огляду на те, що Концепцію інформаційної системи управління вищою освітою (HEMIS) не було розроблено (див. стан виконання заходу 2.7.5.1.24 Програми (URL: https://dap.nazk.gov.ua/zahid/428/)), презентація та обговорення зазначеної Концепції, відповідно, не здійснювалися.
 Таким чином, враховуючи, що строк на виконання заходу 2.7.5.1.25, визначений Програмою, закінчився 31.03.2025 – даний захід є невиконаним.</t>
   </si>
   <si>
     <t>2.7.5.1.26</t>
   </si>
   <si>