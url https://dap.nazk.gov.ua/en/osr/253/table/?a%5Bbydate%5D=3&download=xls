--- v0 (2026-06-05)
+++ v1 (2026-08-07)
@@ -128,89 +128,90 @@
   </si>
   <si>
     <t>National Agency for Higher Education Quality Assurance</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України (МОН) повідомило, що Верховною Радою України 06.06.2024 прийнято за основу проєкт Закону України «Про академічну доброчесність» (реєстр. № 10392 від 08.01.2024) (далі - Законопроєкт № 10392) (див. Ключові джерела оцінки). Законопроєкт № 10392 було внесено до ВРУ народними депутатами. 18 грудня 2025 року Верховна Рада України прийняла у другому читанні і в цілому проект Закону про академічну доброчесність, реєстр. №10392.
 Законом України «Про академічну доброчесність» від 18.12.2025 №4742-IX (далі – Закон №4742-IX):
 1. Визначено перелік видів порушень академічної доброчесності. Водночас відповідний перелік не є вичерпним. Законом можуть визначатися й інші види порушень академічної доброчесності.
 2. Визначено заходи реагування на порушення академічної доброчесності. До переліку таких заходів відносяться притягнення до академічної відповідальності та до дисциплінарної відповідальності.
 3. Визначено поняття "академічної відповідальності", а також перелік санкцій, що можуть бути застосовані як захід академічної відповідальності.
 4. Визначено загальні положення щодо розгляду повідомлень про порушення академічної доброчесності. Розгляд повідомлення про порушення академічної доброчесності відбувається в порядку, затвердженому колегіальним органом управління закладу освіти, наукової установи, організатором конкурсу, з дотриманням принципів і основних правил реагування на порушення академічної доброчесності, визначених цим Законом.
 5. Визначено права особи, щодо якої розглядається повідомлення про порушення нею академічної доброчесності.
 Відповідні положення частково забезпечують врахування підпунктів 1 - 3, 6 заходу 2.7.5.2.1. Однак у Законі №4742-IX відсутні положення, які б корелювались із виконанням підпунктів 4, 5, 7 та 8 заходу 2.7.5.2.1. Таким чином, положення Закону №4742-IX не повною мірою спрямовані на виконання заходу 2.7.5.2.1.
 З огляду на те, що Закон №4742-IX прийнятий в цілому 18.12.2025 (подано до ВРУ 08.01.2024), однак ним охоплюються не всі вимоги, визначені змістом заходу 2.7.5.2.1 - Національне агентство з питань запобігання корупції констатує часткове виконання даного заходу.
 Додатково:
 Головним виконавцем було надано пояснення щодо підпунктів 4, 5, 7, 8 заходу 2.7.5.2.1.:
-- підпункт 4 не може бути реалізований у Законі у буквальному вигляді, оскільки він поєднує загальні засади провадження з надмірно деталізованими процедурно-технічними вимогами, які за своєю природою мають визначатися не законом, а спеціальними процедурами та внутрішніми актами уповноважених органів. Закон обґрунтовано закріплює базові цінності і принципи академічної доброчесності, зокрема повагу до честі і гідності, справедливість та відкритість інформації про правила і відповідальність, але не може уніфіковано встановити для всіх видів проваджень обов’язкові відкриті засідання, суцільну відеофіксацію, онлайн-трансляцію, оприлюднення відеозаписів і відкрите поіменне голосування, оскільки такі вимоги потребують диференційованого регулювання з урахуванням виду справи, автономії закладу, захисту персональних даних, службової інформації та прав особи, щодо якої здійснюється розгляд; 
-[...1 lines deleted...]
-- підпункт 7 не може бути коректно реалізований в Законі як загальне правило, оскільки це не узгоджується з природою правовідносин, які він регулює. Академічний плагіат, фабрикація чи фальсифікація в дисертації або іншому академічному творі, що стали підставою для присудження наукового ступеня чи присвоєння вченого звання, породжують не одноразовий, а триваючий неправомірний результат у вигляді незаконно набутого академічного статусу та пов’язаних із ним прав. Відповідно, метою Закону є не лише реагування на сам факт минулого порушення, а й усунення його правових наслідків. Запровадження загального строку давності фактично означало б, що після спливу певного часу неправомірно набутий ступінь або вчене звання більше не можуть бути переглянуті, що суперечило б меті закону, підривало б довіру до академічної системи та створювало б стимули до приховування порушень до спливу такого строку. Крім того, сам закон прямо допускає перевірку дисертацій та інших робіт, захищених до набрання ним чинності, на предмет дотримання вимог, чинних на момент їх захисту, що також свідчить про несумісність загальної моделі строків давності з логікою цього регулювання. Отже, встановлення строків давності могло б нівелювати механізм відновлення академічної доброчесності у випадках, коли порушення виявляються через тривалий час після захисту або публікації роботи; 
+- підпункт 4 не може бути реалізований у Законі у буквальному вигляді, оскільки він поєднує загальні засади провадження з надмірно деталізованими процедурно-технічними вимогами, які за своєю природою мають визначатися не законом, а спеціальними процедурами та внутрішніми актами уповноважених органів. Закон обґрунтовано закріплює базові цінності і принципи академічної доброчесності, зокрема повагу до честі і гідності, справедливість та відкритість інформації про правила і відповідальність, але не може уніфіковано встановити для всіх видів проваджень обов’язкові відкриті засідання, суцільну відеофіксацію, онлайн-трансляцію, оприлюднення відеозаписів і відкрите поіменне голосування, оскільки такі вимоги потребують диференційованого регулювання з урахуванням виду справи, автономії закладу, захисту персональних даних, службової інформації та прав особи, щодо якої здійснюється розгляд;
+- підпункт 5 не може бути коректно реалізований в Законі у тому вигляді, в якому він сформульований в ДАП. Закон обґрунтовано виходить не з моделі «будь-яка особа = повноцінний самостійний учасник провадження», а з моделі, за якою право ініціювати розгляд має особа, яка має докази, що свідчать про ознаки порушення академічної доброчесності. Саме так побудовані як загальна процедура розгляду повідомлень, так і спеціальна процедура щодо академічного плагіату, фабрикації та фальсифікації в академічних творах;
+- підпункт 7 не може бути коректно реалізований в Законі як загальне правило, оскільки це не узгоджується з природою правовідносин, які він регулює. Академічний плагіат, фабрикація чи фальсифікація в дисертації або іншому академічному творі, що стали підставою для присудження наукового ступеня чи присвоєння вченого звання, породжують не одноразовий, а триваючий неправомірний результат у вигляді незаконно набутого академічного статусу та пов’язаних із ним прав. Відповідно, метою Закону є не лише реагування на сам факт минулого порушення, а й усунення його правових наслідків. Запровадження загального строку давності фактично означало б, що після спливу певного часу неправомірно набутий ступінь або вчене звання більше не можуть бути переглянуті, що суперечило б меті закону, підривало б довіру до академічної системи та створювало б стимули до приховування порушень до спливу такого строку. Крім того, сам закон прямо допускає перевірку дисертацій та інших робіт, захищених до набрання ним чинності, на предмет дотримання вимог, чинних на момент їх захисту, що також свідчить про несумісність загальної моделі строків давності з логікою цього регулювання. Отже, встановлення строків давності могло б нівелювати механізм відновлення академічної доброчесності у випадках, коли порушення виявляються через тривалий час після захисту або публікації роботи;
 - підпункт 8 не може бути коректно реалізований саме в Законі України «Про академічну доброчесність» як самостійна норма, оскільки він належить до предмета правового регулювання оплати праці, а не академічної доброчесності. Його реалізація потребувала б одночасного внесення системних змін до законодавства про оплату праці, освіту, наукову і науково-технічну діяльність.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.7.5.2.2</t>
   </si>
   <si>
     <t>Ensuring the interoperability of the National Repository of Academic Texts with the key systems for prevention and detection of academic plagiarism</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The interoperability of the National Repository of Academic Texts with the key systems for prevention and detection of academic plagiarism has been ensured.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством освіти і науки України (далі - МОН) у IV кварталі 2023 році, розроблено технічні вимоги стосовно підключення систем запобігання та виявлення академічного плагіату безпосередньо до банків даних Національного репозитарію академічних текстів (далі - НРАТ). Міністерство освіти і науки України повідомило, що розроблено динамічну карту сторінок НРАТ для автоматизованого опрацювання пошуковими системами та ініційовано індексацію всіх (інформаційних та документарних) сторінок НРАТ системою Google, що має забезпечити можливість взаємодії із тими системами запобігання та виявлення академічного плагіату, які використовують для аналізу пошукові запити.
 Станом на кінець 2024 року інтероперабельність НРАТ було забезпечено лише із однією ключовою системою запобігання та виявлення академічного плагіату, а саме "StrikePlagiarism", функціонал якого відповідає розробленим УкрІНТЕІ технічним вимогам стосовно підключення систем запобігання та виявлення академічного плагіату безпосередньо до банків даних НРАТ.
 За інформацією, наданою МОН за І квартал 2025 року як звітний період, продовжується робота щодо індексації академічних текстів у НРАТ зовнішніми пошуковими системами в мережі Інтернет.
 Крім цього, МОН повідомило, що ним було надіслано до Міністерства цифрової трансформації України пропозиції до переліку завдань та проєктів Національної програми інформатизації на 2025 рік, а саме запропоновано включити до згаданого переліку даний захід 2.7.5.2.2 Програми «Забезпечення інтероперабельності Національного репозитарію академічних текстів із ключовими системами запобігання та виявлення академічного плагіату».
 За інформацією, наданою МОН за ІІ квартал 2025 як звітний період (актуально на IV квартал 2025 року), продовжується робота щодо індексації академічних текстів у Національному репозитарії зовнішніми пошуковими системами в Інтернеті. На індексацію в Google направлено 700 тис сторінок.
 В рамках звітування за І квартал 2026 року МОН повідомило, що для імпорту до Національного репозитарія підключено 74 локальні репозитарії.
+В ІІ кварталі 2026 року  повідомлено про опрацювання нормативних, технічних, організаційних, фінансових питань щодо налагодження інтроперабельності Національного репозитарію академічних текстів із системами запобігання та виявлення академічного плагіату
 З огляду на те, що термін виконання заходу 2.7.5.2.2 настав 31.12.2025, і МОН не надало інформації про повне забезпечення інтероперабельності Національного репозитарію академічних текстів із ключовими системами запобігання та виявлення академічного плагіату, НАЗК констатує про його невиконання.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.7.5.2.3</t>
   </si>
   <si>
     <t>Drafting and approval of amendments to National Agency of Higher Education Quality Assurance information system operation procedure ‘NAQA.Svr’ aimed at improving the information system of the National Agency for Higher Education Quality Assurance “NAQA.Svr”, particularly in matters of expanding the list of details entered into the information system by its users (including by members of specialized academic councils, students pursuing an academic degree, applicants in matters of awarding and annulment of academic degrees)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>National Agency of Higher Education Quality Assurance information system operation procedure ‘NAQA.Svr’ has been approved</t>
   </si>
   <si>
     <t>За інформацією, наданою Національним агентством із забезпечення якості вищої освіти (далі - НАЗЯВО) за IV квартал 2024 року як звітний період, НАЗЯВО з метою виконання заходу 2.7.5.2.3 розробило та затвердило зміни до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr” для вдосконалення інформаційної системи НАЗЯВО “NAQA.Svr”, на своєму засіданні від 19.11.2024 (протокол № 19 (69) від 19.11.2024) (див. Ключові джерела оцінки).
 Змістом заходу 2.7.5.2.3 Програми передбачено, що зміни до Порядку функціонування інформаційної системи НАЗЯВО “NAQA.Svr” мають бути внесені зокрема щодо: 1) розширення переліку відомостей, які вносяться до Інформаційної системи та 2) розширення переліку її користувачів.
 Здійснивши порівняльний аналіз тексту Порядку функціонування інформаційної системи НАЗЯВО «NAQA.Svr» у його першій редакції (від 30.08.2022) (далі - Порядок 2022) та Порядку функціонування інформаційної системи НАЗЯВО «NAQA.Svr» у новій редакції (зі змінами, внесеними протоколом засідання НАЗЯВО № 19 (69) від 19.11.2024) (далі - Порядок 2024) можна констатувати таке.
 1) Щодо розширення переліку відомостей, які вносяться до Інформаційної системи.