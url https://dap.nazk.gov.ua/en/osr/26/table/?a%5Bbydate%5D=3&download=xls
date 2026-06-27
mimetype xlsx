--- v0 (2026-04-29)
+++ v1 (2026-06-27)
@@ -115,54 +115,54 @@
 6) defines the powers of the National Agency to establish the recommended requirements for the minimum staff headcount of the authorized unit at local self-government bodies;
 7) obligates the head of the government agency to adhere to the requirements with respect to the minimum staff headcount of the authorized unit tasked with prevention and detection of corruption at government agencies;
 8) sets forth the obligation to coordinate with the National Agency any changes in the structure and staff of the agencies indicated in Part 1 of Article 19 of the Law, where such changes result in the reorganization of the authorized unit, the relocation or dismissal of its head or employees, as well as to obtain the approval of the National Agency for this structure and staff list where the authorized unit gets formed (authorized officer gets appointed) for the first time;
 9) obligates the heads of agencies, enterprises, institutions, and organizations to sign a declaration of independence with the head of the authorized unit (authorized officer) using the model form approved by the National Agency and ensure adherence to this declaration, which would make it possible to specify more concretely the guarantees of independence of the authorized unit (authorized officer) from undue influence or interference with its activities;
 10) provides for the approval of the appointment and dismissal of heads of authorized units (authorized officers) at regional offices of government agencies whose jurisdiction covers the entire territory of Ukraine, at enterprises, institutions, and organizations managed by government agencies by the heads of authorized units (authorized officers) of the relevant government agencies, and for the approval of the appointment and dismissal of heads of authorized units (authorized officers) of municipal enterprises by heads of authorized units (authorized officers) at the relevant local self-government bodies.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство за результатами проведеного аналізу наявних проблем функціонування інституту уповноважених осіб з питань запобігання та виявлення корупції, практики реалізації відповідних повноважень, відповідного міжнародного досвіду та низки консультацій фіналізувало потенційні шляхи законодавчого врегулювання існуючих проблем у відповідній сфері та доопрацювало відповідний законопроект.  
+    <t>Національне агентство за результатами проведеного аналізу наявних проблем функціонування інституту уповноважених осіб з питань запобігання та виявлення корупції, практики реалізації відповідних повноважень, відповідного міжнародного досвіду та низки консультацій фіналізувало потенційні шляхи законодавчого врегулювання існуючих проблем у відповідній сфері та доопрацювало відповідний законопроект. 
 Зазначений законопроект направлений 19.03.2025 на погодження до заінтересованих органів. Здійснюється опрацювання отриманих зауважень та з огляду на висловлені заінтересованими органами зауваження, триває підготовка до узгоджувальних процедур.
 Одним із зауважень, отриманих до законопроекту, є зауваження Мінфіну щодо необхідності погодження цього проекту зі всеукраїнськими асоціаціями органів місцевого самоврядування. З метою врахування цього зауваження Національне агентство надіслало листом від 14.05.2025 № 10-03/42288-25 проект на погодження до діючих в Україні всеукраїнських асоціацій органів місцевого самоврядування. Всі з цих асоціацій підтримали проект без зауважень. 
-Станом на 31.12.2025 здійснюється опрацювання зауважень заінтересованих органів.</t>
+Станом на 31.03.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.4.1.11</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the recommended lists of organizational units of regional state administrations, Kyiv and Sevastopol city state administrations, district state administrations, district state administrations in the cities of Kyiv and Sevastopol, approved by the resolution of the Cabinet of Ministers of Ukraine dated April 18, 2021, No. 606, which would include the authorized unit tasked with prevention of corruption in the recommended lists of organizational units of regional state administrations, Kyiv and Sevastopol city state administrations, district state administrations, district state administrations in the cities of Kyiv and Sevastopol</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">The resolution of the Cabinet of Ministers of Ukraine has been adopted. </t>
   </si>
@@ -170,51 +170,53 @@
     <t>09.06.2023 Кабінетом Міністрів України прийнято постанову № 579 "Про внесення змін до постанови Кабінету Міністрів України від 18 квітня 2012 р. № 606", якою затверджено зміни щодо включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>1.1.4.1.12</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Form of the Contract with the head of a state-owned enterprise, approved by the resolution of the Cabinet of Ministers of Ukraine dated August 2, 1995, No. 597, which would supplement the Model Form with the obligation of the enterprise manager to implement anticorruption standards in the operations of the enterprise and ensure the guarantees of independence of the anticorruption officer</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>На виконання заходу 1.1.4.1.12. Мінекономіки розроблено проект постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається внести зміни до Типової форми контракту (шляхом викладення його у новій редакції) з керівником підприємства, що є у державній власності, передбачивши в контракті, у тому числі, обов’язок керівника підприємства впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 прийнято рішення про необхідність доопрацювання проекту постанови. При цьому доручено Мінекономіки разом із заінтересованими органами опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства та головою виконавчого органу господарського товариства, у статутному капіталі якого 100 відсотків акцій (часток) належать державі.
 Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494).
-Натомість, 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення «підприємств» та їх перетворення у господарські товариства.</t>
+Натомість, Мінекономіки повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення  всіх державних підприємств шляхом ліквідації або перетворення у господарські товариства. 
+З урахуванням цього Закону та в рамках підготовки пропозицій щодо внесення змін до Політики державної власності, затвердженої постановою КМУ від 29.11.2024 № 1369, передбачається визнати такою, що втратила чинність, постанову КМУ від 2 серпня 1995 р. № 597.
+Водночас, з огляду на викладене, показник виконання заходу не досягнуто: постанову Кабінету Міністрів України не прийнято, у зв’язку з чим захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>1.1.4.1.13</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Requirements for Individuals Applying for Category “A” Civil Service Positions, approved by the resolution of the Cabinet of Ministers of Ukraine dated July 22, 2016, No. 448, and defining the following as one of the components of the “Leadership” requirement: fostering a culture of openness, accountability, and zero tolerance of corruption</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>Кабінетом Міністрів України прийнято постанову від 02.06.2023 № 562 "Про внесення зміни до Типових вимог до осіб, які претендують на зайняття посад державної служби категорії “А”, якою одним із компонентів вимоги “Лідерство” до осіб, які претендують на зайняття посад державної служби категорії “А” визначено створення культури нульової толерантності до корупції, відкритості та відповідальності</t>
   </si>
   <si>
     <t>1.1.4.1.14</t>
   </si>
   <si>
     <t>Developing and launching an online course on the role of the leader in developing an environment of integrity in an organization. At least 300 heads of ministries, other central executive authorities, local state administrations, city, town, and village mayors, regional council heads, managers of enterprises, institutions, and organizations of all forms of ownership have completed the training and successfully past the final test.</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>