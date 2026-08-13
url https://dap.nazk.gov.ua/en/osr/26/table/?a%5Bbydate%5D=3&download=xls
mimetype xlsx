--- v1 (2026-06-27)
+++ v2 (2026-08-13)
@@ -170,94 +170,95 @@
     <t>09.06.2023 Кабінетом Міністрів України прийнято постанову № 579 "Про внесення змін до постанови Кабінету Міністрів України від 18 квітня 2012 р. № 606", якою затверджено зміни щодо включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>1.1.4.1.12</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Form of the Contract with the head of a state-owned enterprise, approved by the resolution of the Cabinet of Ministers of Ukraine dated August 2, 1995, No. 597, which would supplement the Model Form with the obligation of the enterprise manager to implement anticorruption standards in the operations of the enterprise and ensure the guarantees of independence of the anticorruption officer</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>На виконання заходу 1.1.4.1.12. Мінекономіки розроблено проект постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається внести зміни до Типової форми контракту (шляхом викладення його у новій редакції) з керівником підприємства, що є у державній власності, передбачивши в контракті, у тому числі, обов’язок керівника підприємства впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 прийнято рішення про необхідність доопрацювання проекту постанови. При цьому доручено Мінекономіки разом із заінтересованими органами опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства та головою виконавчого органу господарського товариства, у статутному капіталі якого 100 відсотків акцій (часток) належать державі.
 Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494).
-Натомість, Мінекономіки повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення  всіх державних підприємств шляхом ліквідації або перетворення у господарські товариства. 
+Натомість, Мінекономіки повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення всіх державних підприємств шляхом ліквідації або перетворення у господарські товариства.
 З урахуванням цього Закону та в рамках підготовки пропозицій щодо внесення змін до Політики державної власності, затвердженої постановою КМУ від 29.11.2024 № 1369, передбачається визнати такою, що втратила чинність, постанову КМУ від 2 серпня 1995 р. № 597.
 Водночас, з огляду на викладене, показник виконання заходу не досягнуто: постанову Кабінету Міністрів України не прийнято, у зв’язку з чим захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>1.1.4.1.13</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the Model Requirements for Individuals Applying for Category “A” Civil Service Positions, approved by the resolution of the Cabinet of Ministers of Ukraine dated July 22, 2016, No. 448, and defining the following as one of the components of the “Leadership” requirement: fostering a culture of openness, accountability, and zero tolerance of corruption</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>Кабінетом Міністрів України прийнято постанову від 02.06.2023 № 562 "Про внесення зміни до Типових вимог до осіб, які претендують на зайняття посад державної служби категорії “А”, якою одним із компонентів вимоги “Лідерство” до осіб, які претендують на зайняття посад державної служби категорії “А” визначено створення культури нульової толерантності до корупції, відкритості та відповідальності</t>
   </si>
   <si>
     <t>1.1.4.1.14</t>
   </si>
   <si>
     <t>Developing and launching an online course on the role of the leader in developing an environment of integrity in an organization. At least 300 heads of ministries, other central executive authorities, local state administrations, city, town, and village mayors, regional council heads, managers of enterprises, institutions, and organizations of all forms of ownership have completed the training and successfully past the final test.</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>funds of international technical assistance</t>
   </si>
   <si>
     <t>within international technical assistance funds</t>
   </si>
   <si>
     <t>An online course for the leader of an organization has been developed and launched. 
 At least 300 heads of ministries, other central executive authorities, local state administrations, city, town, and village mayors, regional council heads, managers of enterprises, institutions, and organizations of all forms of ownership have completed the training and successfully past the final test.</t>
   </si>
   <si>
-    <t>У межах IV кварталу 2023 року Національним агентством розроблено онлайн-курс для керівників "Розбудова доброчесних організацій" та розміщено його на навчальній платформі Study.NAZK. Станом на 31.12.2025 року всього на курс було зареєстровано 20 509 осіб, з яких 17 954 осіб отримали сертифікат про завершення курсу, а отже, успішно склали вихідне тестування.
+    <t>У межах IV кварталу 2023 року Національним агентством розроблено онлайн-курс для керівників "Розбудова доброчесних організацій" та розміщено його на навчальній платформі Study.NAZK. Станом на 30.06.2026 року всього на курс було зареєстровано 21 962 особи, з них отримали сертифікат про завершення курсу, а отже, успішно склали вихідне тестування 19 193 особи.
 Відповідно до змісту заходу та визначеного показника його виконання передбачено розроблення та впровадження онлайн-курс для керівника організації навчання пройшли та успішно склали вихідне тестування щонайменше 300 керівників міністерств, інших центральних органів виконавчої влади, місцевих державних адміністрацій, міських, селищних, сільських голів, голів обласних рад, керівників підприємств, установ, організацій всіх форм власності.
 Таким чином, частина показника, яка стосується розроблення та впровадження онлайн-курсу, виконана у повному обсязі.
-Водночас наразі відсутня технічна можливість достовірно ідентифікувати належність слухачів до визначених категорій осіб, оскільки під час реєстрації на платформі не передбачено обов’язкового зазначення посади та місця роботи, а також відсутній функціонал коригування таких даних у профілі користувача. У зв’язку з цим на даний момент неможливо визначити кількість керівників визначених категорій серед усіх осіб, які пройшли вихідне тестування.
-З огляду на викладене, відповідний захід не може вважатись виконаним повністю.</t>
+З метою забезпечення можливості ідентифікації категорій слухачів, які успішно завершили курс, у І півріччі 2026 року до вихідної анкети, доступ до якої відкривається виключно після успішного складання вихідного тестування, додано питання щодо категорії посади, повної назви установи (організації), місця роботи та займаної посади.
+Станом на 10.07.2026 серед слухачів, які успішно завершили навчання за курсом «Розбудова доброчесних організацій» у вихідній анкеті ідентифікували себе як керівники 55 осіб (з необхідних 300, що передбачено у змісті заходу).
+З огляду на викладене, станом на кінець ІІ кварталу 2026 року відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.1.4.1.15</t>
   </si>
   <si>
     <t>Developing a general short-term professional development program for Category “A” civil servants on the role of the leader in fostering an environment of integrity in an organization</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t xml:space="preserve">state budget and/or international technical assistance funds </t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The professional development program has been developed.</t>
   </si>
   <si>
     <t>Загальну короткострокову програму підвищення кваліфікації державних службовців категорії “А” щодо ролі керівника у побудові доброчесного середовища організації розроблено Вищою школою публічного управління спільно з Національним агентством з питань запобігання корупції. Наказом Вищої школи публічного управління від 13.07.2023 № 89-09 затверджено  загальну короткострокову програму підвищення кваліфікації «Роль керівника у побудові доброчесного середовища організації»</t>
   </si>