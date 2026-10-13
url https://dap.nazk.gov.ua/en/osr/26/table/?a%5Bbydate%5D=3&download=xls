--- v2 (2026-08-13)
+++ v3 (2026-10-13)
@@ -118,51 +118,51 @@
 9) obligates the heads of agencies, enterprises, institutions, and organizations to sign a declaration of independence with the head of the authorized unit (authorized officer) using the model form approved by the National Agency and ensure adherence to this declaration, which would make it possible to specify more concretely the guarantees of independence of the authorized unit (authorized officer) from undue influence or interference with its activities;
 10) provides for the approval of the appointment and dismissal of heads of authorized units (authorized officers) at regional offices of government agencies whose jurisdiction covers the entire territory of Ukraine, at enterprises, institutions, and organizations managed by government agencies by the heads of authorized units (authorized officers) of the relevant government agencies, and for the approval of the appointment and dismissal of heads of authorized units (authorized officers) of municipal enterprises by heads of authorized units (authorized officers) at the relevant local self-government bodies.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Національне агентство за результатами проведеного аналізу наявних проблем функціонування інституту уповноважених осіб з питань запобігання та виявлення корупції, практики реалізації відповідних повноважень, відповідного міжнародного досвіду та низки консультацій фіналізувало потенційні шляхи законодавчого врегулювання існуючих проблем у відповідній сфері та доопрацювало відповідний законопроект. 
 Зазначений законопроект направлений 19.03.2025 на погодження до заінтересованих органів. Здійснюється опрацювання отриманих зауважень та з огляду на висловлені заінтересованими органами зауваження, триває підготовка до узгоджувальних процедур.
 Одним із зауважень, отриманих до законопроекту, є зауваження Мінфіну щодо необхідності погодження цього проекту зі всеукраїнськими асоціаціями органів місцевого самоврядування. З метою врахування цього зауваження Національне агентство надіслало листом від 14.05.2025 № 10-03/42288-25 проект на погодження до діючих в Україні всеукраїнських асоціацій органів місцевого самоврядування. Всі з цих асоціацій підтримали проект без зауважень. 
-Станом на 31.03.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
+Станом на 30.06.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.4.1.11</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the recommended lists of organizational units of regional state administrations, Kyiv and Sevastopol city state administrations, district state administrations, district state administrations in the cities of Kyiv and Sevastopol, approved by the resolution of the Cabinet of Ministers of Ukraine dated April 18, 2021, No. 606, which would include the authorized unit tasked with prevention of corruption in the recommended lists of organizational units of regional state administrations, Kyiv and Sevastopol city state administrations, district state administrations, district state administrations in the cities of Kyiv and Sevastopol</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">The resolution of the Cabinet of Ministers of Ukraine has been adopted. </t>
   </si>