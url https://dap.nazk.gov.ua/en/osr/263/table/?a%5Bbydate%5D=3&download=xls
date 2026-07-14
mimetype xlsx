--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -159,61 +159,67 @@
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>3.2.1.2.3 (1)</t>
   </si>
   <si>
     <t>Implementation of measures (identified after studying the proposals formulated in the report indicated in subclauses 3.2.1.2.1, 3.2.1.3.1) by the National Agency, the National Police, the prosecutorial authorities, and courts towards ensuring the correct and consistent application of the relevant legislation in practice</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The measures have been implemented.</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що  підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті,  та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
-Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
+    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+Уповноважені особи Національного агентства на складання протоколів про адміністративні правопорушення вживають заходи для формування єдиного підходу у правозастосуванні основі інформації викладеної у звіті.  Перед складанням протоколів про адміністративні правопорушення ймовірний склад правопорушення та наявність достатніх доказів обговорюється з представниками органів прокуратури для правильного та однакового застосування відповідного законодавства на практиці.
+У висновках згаданого звіту (зокерма п. п. 4, 7 висновків з аналізу судової практики, п. п. 1–11 висновків з аналізу складів адміністративних правопорушень, пов’язаних з корупцією) передбачено комплекс законодавчих змін, спрямованих як на удосконалення процедури притягнення до адміністративної відповідальності за правопорушення, пов’язані з корупцією, так і на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією.
+Національним агентством вживаються заходи щодо реалізації наданих рекомендацій в частині підготовки необхідних змін до закондавства.
+З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальносто за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>3.2.1.2.3 (2)</t>
   </si>
   <si>
     <t>National Police of Ukraine</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
 Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Prosecutor General’s Office of Ukraine </t>
   </si>
   <si>
     <t>3.2.1.2.3 (4)</t>
   </si>
   <si>
     <t xml:space="preserve">Supreme Court </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -813,201 +819,201 @@
         <v>43</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q8"/>
   <mergeCells>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:C8"/>
     <mergeCell ref="D3:D8"/>
     <mergeCell ref="E3:E8"/>
     <mergeCell ref="Q3:Q8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>