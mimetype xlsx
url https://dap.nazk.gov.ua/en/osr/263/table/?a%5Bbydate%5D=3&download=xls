--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -159,80 +159,91 @@
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>3.2.1.2.3 (1)</t>
   </si>
   <si>
     <t>Implementation of measures (identified after studying the proposals formulated in the report indicated in subclauses 3.2.1.2.1, 3.2.1.3.1) by the National Agency, the National Police, the prosecutorial authorities, and courts towards ensuring the correct and consistent application of the relevant legislation in practice</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The measures have been implemented.</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
-[...3 lines deleted...]
-З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальносто за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
+    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+Уповноважені особи Національного агентства на складання протоколів про адміністративні правопорушення вживають заходів для формування єдиного підходу у правозастосуванні основі інформації викладеної у звіті. Перед складанням протоколів про адміністративні правопорушення ймовірний склад правопорушення та наявність достатніх доказів обговорюється з представниками органів прокуратури для правильного та однакового застосування відповідного законодавства на практиці.
+У висновках згаданого звіту (зокрема п. п. 4, 7 висновків з аналізу судової практики, п. п. 1–11 висновків з аналізу складів адміністративних правопорушень, пов’язаних з корупцією) передбачено комплекс законодавчих змін, спрямованих як на удосконалення процедури притягнення до адміністративної відповідальності за правопорушення, пов’язані з корупцією, так і на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією.
+Національним агентством вживаються заходи щодо реалізації наданих рекомендацій в частині підготовки необхідних змін до законодавства.
+З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальності за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>3.2.1.2.3 (2)</t>
   </si>
   <si>
     <t>National Police of Ukraine</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
 Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Prosecutor General’s Office of Ukraine </t>
   </si>
   <si>
+    <t>Вчасне виконання заходу було унеможливлене  з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. 
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+Водночас у II кварталі 2026 року Офісом Генерального прокурора опрацьовано вищезазначений звіт та з метою впровадження викладених у ньому аналітичних досліджень у правозастосовну практику під час розгляду судами справ про адміністративні правопорушення, пов'язані з корупцією, звіт доведено до відома прокурорів Офісу Генерального прокурора та підпорядкованих прокуратур.
+З огляду на відсутність рекомендацій у звіті, які безпосередньо адресовані Офісу Генерального прокурора, а також з огляду обсяг вжитих дій з метою виконання відповідного заходу (звіт опрацьовано та доведено до відома прокурорам) та досягнення показника (індикатора) відповідного заходу, такий захід вважається виконаним.</t>
+  </si>
+  <si>
     <t>3.2.1.2.3 (4)</t>
   </si>
   <si>
     <t xml:space="preserve">Supreme Court </t>
+  </si>
+  <si>
+    <t>Вчасне виконання заходу було унеможливлене з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року.
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
+Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -918,102 +929,102 @@
         <v>51</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="2" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q8"/>
   <mergeCells>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:C8"/>
     <mergeCell ref="D3:D8"/>
     <mergeCell ref="E3:E8"/>
     <mergeCell ref="Q3:Q8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>