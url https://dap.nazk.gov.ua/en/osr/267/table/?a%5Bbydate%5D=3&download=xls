--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -106,95 +106,95 @@
   <si>
     <t>3.2.2.2.1</t>
   </si>
   <si>
     <t>Creating and launching an electronic procedural record keeping system as part of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or funds of international technical assistance</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The electronic procedural record keeping system is functioning.</t>
   </si>
   <si>
-    <t>Державна судова адміністрація України (далі – ДСА України) повідомляє, що наказом від 30.04.2025 № 178 затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС).
-[...2 lines deleted...]
-ДСА України інформує, що станом на момент звітування триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
+    <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що наказом від 30.04.2025 № 178 затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС).
+ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу.
+Разом з цим ДСА України повідомляла, що від проекту ЄС "Право-Justice" отримано "drafts" технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".
+ДСА України інформувала, що станом на момент звітування триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
 Перша черга – розробка технічного завдання та базового функціоналу відповідної системи.
 Друга черга – розробка інших компонентів описаних в технічних вимогах.
 Третя черга – впровадження в усіх судах.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.2.2.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Creating and launching the Unified State Register of Enforcement Documents as part of the Unified Judicial Information and Telecommunication System </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The Unified State Register of Enforcement Documents is functioning.</t>
   </si>
   <si>
-    <t>Державна судова адміністрація України (далі – ДСА України) повідомляла, що у грудні 2024 року отримала від проекту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів (далі – ЄДРВД). Зазначені технічні вимоги ДСА України листом від 31.07.2025 № 15-15471/25 надіслала для перевірки Вищій раді правосуддя.
+    <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що у грудні 2024 року отримала від проекту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів (далі – ЄДРВД). Зазначені технічні вимоги ДСА України листом від 31.07.2025 № 15-15471/25 надіслала для перевірки Вищій раді правосуддя.
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу. ДСА України також інформувала, що відповідно до Бюджетної декларації на 2026 – 2028 роки передбачено орієнтовні граничні показники видатків державного бюджету за напрямком "Єдиний державний реєстр виконавчих документів" на 2026 рік у сумі 21 881,25 тис. грн, на 2027 рік – 25 132,5 тис. грн.
-ДСА України також інформує про укладення договору з Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляє, що станом на момент звітування вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Єдиний державний реєстр виконавчих документів.
-Також ДСА України інформує, що реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи, зокрема підсистем "Електронний кабінет", "Електронний суд".
+ДСА України також інформувала про укладення договору з Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Єдиний державний реєстр виконавчих документів.
+Також ДСА України інформувала, що реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи, зокрема підсистем "Електронний кабінет", "Електронний суд".
 З огляду на те, що строк виконання відповідного заходу завершився, а створення ЄДРВД ще триває, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.2.2.3</t>
   </si>
   <si>
     <t>Securing appropriate funding for activities that involve developing and launching the modules of the electronic procedural record keeping system and the Unified State Register of Enforcement Documents within the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>100 percent funding of the relevant activities</t>
   </si>
   <si>
-    <t>Головний виконавець не вніс інформацію (не направив повідомлення) про стан виконання відповідного заходу до внутрішньої частини Інформаційної системи моніторингу реалізації державної антикорупційної політики, а зважаючи на  настання дати завершення строку виконання відповідного заходу, присвоєно статус "Не виконано".</t>
+    <t>Головний виконавець не вніс інформацію (не направив повідомлення) про стан виконання відповідного заходу до внутрішньої частини Інформаційної системи моніторингу реалізації державної антикорупційної політики, а зважаючи на настання дати завершення строку виконання відповідного заходу, присвоєно статус "Не виконано".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>