--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -109,79 +109,82 @@
   <si>
     <t>Creating and launching an electronic procedural record keeping system as part of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or funds of international technical assistance</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The electronic procedural record keeping system is functioning.</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що наказом від 30.04.2025 № 178 затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС).
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу.
 Разом з цим ДСА України повідомляла, що від проекту ЄС "Право-Justice" отримано "drafts" технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".
-ДСА України інформувала, що станом на момент звітування триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
+ДСА України інформувала, що станом 30.03.2026 тривала робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
 Перша черга – розробка технічного завдання та базового функціоналу відповідної системи.
 Друга черга – розробка інших компонентів описаних в технічних вимогах.
 Третя черга – впровадження в усіх судах.
+ДСА України також зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
+ДСА України додатково повідомляє про те, що листом від 25.06.2026 № 15-13425/26 звернулася до судів з пропозицією щодо участі у пілотному проекті, в частині запровадження підсистеми Електронного документообігу суду.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.2.2.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Creating and launching the Unified State Register of Enforcement Documents as part of the Unified Judicial Information and Telecommunication System </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The Unified State Register of Enforcement Documents is functioning.</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що у грудні 2024 року отримала від проекту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів (далі – ЄДРВД). Зазначені технічні вимоги ДСА України листом від 31.07.2025 № 15-15471/25 надіслала для перевірки Вищій раді правосуддя.
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу. ДСА України також інформувала, що відповідно до Бюджетної декларації на 2026 – 2028 роки передбачено орієнтовні граничні показники видатків державного бюджету за напрямком "Єдиний державний реєстр виконавчих документів" на 2026 рік у сумі 21 881,25 тис. грн, на 2027 рік – 25 132,5 тис. грн.
-ДСА України також інформувала про укладення договору з Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Єдиний державний реєстр виконавчих документів.
+ДСА України також інформувала про укладення договору з Проектом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля ЄДРВД.
 Також ДСА України інформувала, що реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи, зокрема підсистем "Електронний кабінет", "Електронний суд".
+ДСА України додатково зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування Єдиної судової інформаційно-комунікаційної системи. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
 З огляду на те, що строк виконання відповідного заходу завершився, а створення ЄДРВД ще триває, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.2.2.3</t>
   </si>
   <si>
     <t>Securing appropriate funding for activities that involve developing and launching the modules of the electronic procedural record keeping system and the Unified State Register of Enforcement Documents within the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>100 percent funding of the relevant activities</t>
   </si>
   <si>
     <t>Головний виконавець не вніс інформацію (не направив повідомлення) про стан виконання відповідного заходу до внутрішньої частини Інформаційної системи моніторингу реалізації державної антикорупційної політики, а зважаючи на настання дати завершення строку виконання відповідного заходу, присвоєно статус "Не виконано".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>