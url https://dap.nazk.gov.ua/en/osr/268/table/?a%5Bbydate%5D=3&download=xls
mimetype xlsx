--- v0 (2026-05-02)
+++ v1 (2026-07-05)
@@ -109,104 +109,104 @@
   <si>
     <t>Arranging an analytical study whose scope includes, in particular: identification of terminological discrepancies, conflicts, and manifestations of unjustified competition arising among the Criminal Code of Ukraine, the Law of Ukraine On Prevention of Corruption, and the Criminal Procedure Code of Ukraine when it comes to defining crimes of corruption and corruption-related offenses; alignment of legislative provisions governing relief of criminal liability for corruption and corruption-related criminal offenses, measures taken with respect to legal entities under criminal law, as well as identifying the subjects of crimes of corruption and corruption-related criminal offenses, with international anticorruption standards</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">state budget and/or international technical assistance funds </t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>The analytical study has been conducted and a report on its findings has been published.</t>
   </si>
   <si>
-    <t>Продовжується підготовка до проведення аналітичного дослідження.
+    <t>Продовжується підготовка до проведення аналітичного дослідження. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичне дослідження станом на момент звітування не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.1.1.2</t>
   </si>
   <si>
     <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 3.3.1.1.1, followed by its expert discussion</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
-    <t>Проведення презентації та експертного обговорення звіту відбудеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки.</t>
+    <t>Проведення презентації та експертного обговорення звіту відбудеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. З огляду на те, що настала дата завершення строку виконання відповідного заходу, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.1.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to eliminate the existing terminological discrepancies, conflicts, and manifestations of unjustified competition arising among the Criminal Code of Ukraine, the Law, and the Criminal Procedure Code of Ukraine when it comes to defining crimes of corruption and corruption-related offenses, taking into account the findings of the analytical study indicated in subclause 3.3.1.1.1</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">National Anti-Corruption Bureau of Ukraine,
 Prosecutor General’s Office of Ukraine </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>