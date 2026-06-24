--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$3</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -67,210 +67,106 @@
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Співвиконавці</t>
   </si>
   <si>
     <t>Джерела фінансування</t>
   </si>
   <si>
     <t>Обсяги фінансування, тис.грн.</t>
   </si>
   <si>
     <t>Показник (індикатор) виконання</t>
   </si>
   <si>
     <t>Стан виконання</t>
   </si>
   <si>
     <t>Статус виконання</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
-    <t>2.2</t>
-[...81 lines deleted...]
-    <t>Implemented</t>
+    <t>3.3</t>
+  </si>
+  <si>
+    <t>Criminal liability</t>
+  </si>
+  <si>
+    <t>3.3.1 Certain provisions of criminal law relating to criminal liability for corruption-related criminal offenses contradict international standards in this field, are not coordinated with each other and with the provisions of the criminal procedure legislation and the Law of Ukraine On Prevention of Corruption. As a result, in a significant number of cases, perpetrators of corruption-related criminal offenses are relieved of criminal liability and/or punishment</t>
+  </si>
+  <si>
+    <t>3.3.1.2</t>
+  </si>
+  <si>
+    <t>Sanctions for corruption and corruption-related offenses are proportionate and have a significant injunctive and preventive effect, and none of the corruption-related criminal offenses are classified as criminal misdemeanors</t>
+  </si>
+  <si>
+    <t>3.3.1.2.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that factors in the findings of the analytical study focusing on sanctions for corruption or corruption-related offenses (which must be proportional, suitable for the kind of criminal offense, effective, and have a deterrent effect) and:
+1) improves the normative legal regulation of sanctions for crimes of corruption and corruption-related offenses;
+2) increases the amount of fines as part of sanctions for specific crimes of corruption and corruption-related offenses, taking into account the degree of their social danger;
+3) clearly and unambiguously provides for the possibility of exemption from serving the sentence with probation if the defendant signs a plea agreement in criminal proceedings involving crimes of corruption falling under the jurisdiction of the National Anticorruption Bureau;
+4) toughens criminal liability for bribing a witness, to ensure that this criminal offense does not fall into the category of criminal misdemeanors and make extradition and special confiscation possible in relation to the perpetrator;
+5) provides for the possibility of sanctions under criminal law against legal entities in the event of commission of all acts that are criminalized under the UN Convention against Corruption.</t>
+  </si>
+  <si>
+    <t>01.01.2025</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>National Agency on Corruption Prevention</t>
+  </si>
+  <si>
+    <t>National Anti-Corruption Bureau of Ukraine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">state budget and/or international technical assistance funds </t>
+  </si>
+  <si>
+    <t xml:space="preserve">within the established budget allocations for the relevant year </t>
+  </si>
+  <si>
+    <t>The draft law has been submitted to the Parliament of Ukraine.</t>
+  </si>
+  <si>
+    <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
+Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
-  </si>
-[...72 lines deleted...]
-З огляду на те, що дата завершення виконання заходу настала, а показник виконання заходу недосягнутий, захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -610,55 +506,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:Q3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q6"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -741,232 +637,81 @@
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="2"/>
+      <c r="K3" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="L3" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q3" s="2" t="s">
-        <v>32</v>
-[...18 lines deleted...]
-      <c r="F4" s="2" t="s">
         <v>33</v>
-      </c>
-[...131 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Q6"/>
+  <autoFilter ref="A2:Q3"/>
   <mergeCells>
-    <mergeCell ref="A3:A6"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q3:Q6"/>
+    <mergeCell ref="A3:A3"/>
+    <mergeCell ref="B3:B3"/>
+    <mergeCell ref="C3:C3"/>
+    <mergeCell ref="D3:D3"/>
+    <mergeCell ref="E3:E3"/>
+    <mergeCell ref="Q3:Q3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>