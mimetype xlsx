--- v1 (2026-06-24)
+++ v2 (2026-08-16)
@@ -115,51 +115,51 @@
 5) provides for the possibility of sanctions under criminal law against legal entities in the event of commission of all acts that are criminalized under the UN Convention against Corruption.</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">state budget and/or international technical assistance funds </t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
-Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+Станом на 30.06.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
 Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>