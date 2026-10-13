--- v0 (2026-05-13)
+++ v1 (2026-10-13)
@@ -119,51 +119,51 @@
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>Prosecutor General’s Office of Ukraine ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>З метою розроблення законопроекту та забезпеченню його адвокації Національне агентство створило Міжвідомчу робочу групу щодо визначення шляхів спрощення процедур здійснення окремих слідчих (розшукових) та інших процесуальних дій, із залученням Національної поліції України, Міністерства юстиції України, Державного бюро розслідувань, Офісу Генерального прокурора, Міністерства внутрішніх справ України, Бюро економічної безпеки України, Національного антикорупційного бюро України та Спеціалізованої антикорупційної прокуратури. В межах роботи вищезазначеної Міжвідомчої робочої групи напрацьовано порівняльну таблицю до законопроекту.    
 29.11.2024 Національне агентство провело громадське обговорення зазначеного законопроекту, після чого відбулось його доопрацювання з урахуванням висловлених у ході громадського обговорення зауважень і пропозицій.
 Листом від 20.01.2025 № 10-03/4592-25 законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.2.1.2</t>
   </si>
   <si>
     <t>Preparing an analytical report on the expediency of simplifying the procedures of specific other investigative (detective) activities or other procedural activities, taking into account the standards of respect for human rights and the practice of the European Court of Human Rights</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>