--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -109,88 +109,84 @@
   <si>
     <t>Introducing the capability to exchange data (particularly classified information) between the National Anticorruption Bureau and the State Financial Monitoring Service in electronic form</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>State Financial Monitoring Service of Ukraine</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year and/or international technical assistance funds  </t>
   </si>
   <si>
     <t xml:space="preserve">The technical capability to exchange data (particularly classified information) between the National Anticorruption Bureau and the State Financial Monitoring Service in electronic form has been implemented in practice. </t>
   </si>
   <si>
-    <t>В межах інформування за минулі квартали Національне антикорупційне бюро України (далі - НАБУ) повідомляло про проведення обговорення із представниками Державної служби фінансового моніторингу України (далі - ДСФМУ) та погодження схеми електронної інформаційної взаємодії між НАБУ та ДСФМУ. Також НАБУ інформувало про здійснення технічної реалізації електронної інформаційної взаємодії.
-[...5 lines deleted...]
-    <t>Not implemented</t>
+    <t>Національне антикорупційне бюро України повідомляє, що практично застосовано технічну можливість здійснювати обмін інформацією (зокрема інформацією з обмеженим доступом) між Національним антикорупційним бюро України та Державною службою фінансового моніторингу України в електронній формі.
+Про це також зазначено в інформаційній новині на офіційній сторінці у Facebook Державної служби фінансового моніторингу України у дописі від 11.12.2025.
+Зважаючи на досягнення показника (індикатора) виконання відповідного заходу в межах визначених Державною антикорупційною програмою на 2023 - 2025 роки строків, такий захід вважається виконаним вчасно та повністю.</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.2.5.2</t>
   </si>
   <si>
     <t>Analyzing the effectiveness of the review by the National Anticorruption Bureau of the consolidated materials of the State Financial Monitoring Service, in order to identify the causes that can potentially reduce such effectiveness and issue recommendations on ways to improve cooperation between the National Anticorruption Bureau and the SFMS</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The report on the findings of the analysis of the effectiveness of the review by the National Anticorruption Bureau of the consolidated materials of the State Financial Monitoring Service aimed at identifying the causes that can potentially reduce such effectiveness has been prepared and contains recommendations on ways to improve cooperation between the National Anticorruption Bureau and the SFMS.</t>
   </si>
   <si>
     <t>The report on performance analysis conducted to assess the efficiency of the National Anti-Corruption Bureau of Ukraine’s review of generalized files of the State Service for Financial Monitoring of Ukraine was prepared. 
 The report contains recommendations on improving cooperation between the State Service for Financial Monitoring of Ukraine and the National Anti-Corruption Bureau of Ukraine.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +726,51 @@
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>