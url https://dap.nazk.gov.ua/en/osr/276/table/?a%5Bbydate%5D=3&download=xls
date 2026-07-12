--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -138,58 +138,59 @@
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.3.1.2</t>
   </si>
   <si>
     <t>Aligning normative legal acts with the law indicated in subclause 3.3.3.1.1</t>
   </si>
   <si>
     <t>30.07.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>Normative legal acts have come into force.</t>
   </si>
   <si>
-    <t>За інформацією, наданою за попередній звітний квартал Національним агентством України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу розроблено та надіслано на погодження до центральних органів виконавчої влади:
+    <t>Національним агентством України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу розроблено:
 1) проект постанови Кабінету Міністрів України «Деякі питання відбору управителя простого активу (активів)»;
 2) проект постанови Кабінету Міністрів України «Деякі питання відбору управителя складного активу (активів)»;
 3) проект постанови Кабінету Міністрів України «Про затвердження порядку здійснення контролю за ефективністю управління активами».
-З огляду на те, що зазначені нормативно-правові акти не набрали чинності станом на 31.12.2025 (кінець звітного кварталу), відповідний захід за результатами здійснення щоквартального моніторингу стану виконання заходів Державної антикорупційної програми на 2023 - 2025 роки за 4 квартал 2025 року вважається не виконаним.</t>
-[...2 lines deleted...]
-    <t>Not implemented</t>
+Кабінет Міністрів України прийняв:
+1) постанову від 05.02.2026 № 136 «Про затвердження Порядку здійснення контролю за ефективністю управління активами»;
+2) постанову від 05.02.2026 № 166 «Деякі питання відбору управителя простого активу (активів)»;
+3) постанову від 05.02.2026 № 167 «Деякі питання відбору управителя складного активу (активів)».
+З огляду на дату набрання чинності вищезазначеними нормативно-правовими актами, відповідний захід вважається виконаним невчасно та повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -727,51 +728,51 @@
       <c r="H4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>