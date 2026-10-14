--- v0 (2026-06-12)
+++ v1 (2026-10-14)
@@ -106,96 +106,96 @@
   <si>
     <t>1.1.4.3.2</t>
   </si>
   <si>
     <t>Drafting an order of the National Agency to amend the Model Regulation on the authorized unit (authorized officer) in matters of prevention and detection of corruption regarding specification of case of appointing an authorized persons on prevention and detection of corruption by assigning such functions to them</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft order has been drafted and publicized for a public discussion.</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
+    <t>Станом на 30.06.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.4.3.3</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft order indicated in subclause 1.1.4.3.2, and ensuring its revision (if needed), issuance, and submission for state registration</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.4</t>
   </si>
   <si>
     <t>Supporting the state registration of the order indicated in subclause 1.1.4.3.2 and its official publication</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The order has taken effect.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.6</t>
   </si>
   <si>
     <t>Ensuring the training of anticorruption officers as part of the general short-term professional development program in corruption risk management</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>At least 300 anticorruption officers have completed training as part of the general short-term professional development program.</t>
   </si>