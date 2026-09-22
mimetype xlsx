--- v0 (2026-06-02)
+++ v1 (2026-09-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$5</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -109,54 +109,57 @@
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) introducing a procedure for urgent notification of ARMA prosecutors about the discovery of assets that can be seized; 
 2) introducing the mandatory planning of the seizure of an asset in respect of which the issue of its transfer to ARMA for management will be raised, before the prosecutor has filed a motion for seizure of the asset in a criminal proceeding or in a civil proceeding; 
 3) providing for the possibility of the transfer to ARMA for management of any asset that has been seized in a criminal proceeding and whose value exceeds 200 times the minimum living wage of able-bodied individuals (irrespective of whether or not this asset constitutes physical evidence and irrespective of the grounds on which it was seized as part of the criminal proceeding)</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
     <t>Asset Recovery and Management Agency</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
+    <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА), на виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки (далі - ДАП) розробило проект Закону України "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо врегулювання порядку інформування прокурорів про виявлення активів, на які може бути накладено арешт у кримінальному провадженні".
 Відповідна законодавча ініціатива була схвалена Кабінетом Міністрів України та зареєстрована у Верховній Раді України за реєстр. № 11473 від 12.08.2024.
 17.07.2025 законопроект реєстр. № 11473 від 12.08.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
-Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
+Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.
+Також, Верховна Рада України прийняла Закон України від 18.06.2025 № 4503-IX "Про внесення змін до Закону України "Про Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів" щодо посилення інституційної спроможності Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, та вдосконалення механізмів управління активами", яким, серед іншого, у ст. 18-1 запроваджено інститут ідентифікації активу, в межах якого АРМА протягом 10 робочих днів з дня отримання звернення прокурора зобов'язана поінформувати його у формі надання висновку щодо можливості здійснення ефективного управління активом. Зазначені положення реалізують пп. 1 п. 3.3.3.8.1 додатка 2 до ДАП.
+АРМА також інформує про затвердження Спільного наказу АРМА та ОГП від 23.02.2026 № 46/58 «Щодо деяких питань, пов’язаних з передачею прокурорами та прийняттям в управління АРМА арештованих активів», який зареєстровано в Мін’юсті 20.03.2026 за № 367/45761.
+АРМА додатково зазначає про прийняття постанови Кабінету Міністрів України від 04.06.2026 № 710 «Про затвердження Методики визначення можливості здійснення управління активом (активами)», яка встановлює єдиний порядок ідентифікації та оцінки арештованих активів для їх подальшої передачі в управління АРМА. Затверджена методика закріплює повноваження АРМА під час проведення ідентифікації активу здійснення заходів щодо проведення обстеження та огляду активу, документування стану, збору інформації та підтвердних даних щодо характеристик майна. Також передбачено механізми взаємодії з правоохоронними та іншими державними органами для отримання доступу до активів.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.3.8.2</t>
   </si>
   <si>
     <t>Developing software and deploying hardware of the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
@@ -178,56 +181,57 @@
   </si>
   <si>
     <t>Developing and approving the Regulation on the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc.</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Police of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine,
 Security Service of Ukraine ,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The Regulation on the system for secure electronic data exchange between ARMA, prosecutorial agencies, and pretrial investigation authorities to be used for real-time transmission of queries to ARMA and prompt notification about the discovery of assets mentioned in the query, the discovery of assets subject to seizure, etc. has taken effect.</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів (далі - АРМА) повідомляє, що розроблено проект Положення про електронну захищену систему обміну інформацією між АРМА, органами прокуратури та органами досудового розслідування для оперативного надсилання запитів до АРМА та оперативного інформування про виявлення активів, яких стосувався запит, виявлення активів, які підлягають арешту (далі - проект положення).
 АРМА повідомляє, що забезпечено внутрішнє опрацювання проекту положення та погодження у відповідних самостійних структурних підрозділах АРМА, після чого його направлено на міжвідомче узгодження до Офісу Генерального прокурора та органів досудового розслідування.
 АРМА зазначає, що за результатами опрацювання від органів досудового розслідування надійшли пропозиції та зауваження, які були опрацьовані, у зв’язку з чим до проекту положення внесено відповідні зміни та доповнення.
-АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА, а після завершення внутрішнього погодження доопрацьований проект положення буде повторно направлено на погодження до суб’єктів інформаційної взаємодії.
-[...4 lines deleted...]
-    <t>Not implemented</t>
+АРМА також інформує, що доопрацьовану редакцію проекту положення повторно направлено на погодження до відповідних самостійних структурних підрозділів АРМА. Зазначається, що внутрішнє погодження доопрацьованої редакції проекту Положення відповідними самостійними структурними підрозділами АРМА станом на 2 квартал 2026 року завершено. Після цього проект доопрацьованого Положення буде повторно направлено на погодження до Офісу Генерального прокурора та органів досудового розслідування.
+За інформацією, наданою АРМА, невиконання заходу у визначений строк зумовлене об’єктивними причинами, пов’язаними з технологічною складністю створення електронної захищеної системи інформаційної взаємодії, необхідністю додаткового опрацювання організаційних, технічних та правових аспектів її функціонування, а також проведенням повторних погоджувальних процедур із суб’єктами інформаційної взаємодії.
+Зміст та показник (індикатор) виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки передбачають:
+1) розроблення положення;
+2) затвердження положення;
+3) набрання чинності положенням.
+З огляду на забезпечення АРМА лише розроблення відповідного положення, відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -816,51 +820,51 @@
       <c r="H5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q5"/>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="Q3:Q5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>