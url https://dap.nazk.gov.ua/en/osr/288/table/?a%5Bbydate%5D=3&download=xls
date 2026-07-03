--- v0 (2026-05-02)
+++ v1 (2026-07-03)
@@ -118,63 +118,65 @@
 8) provides for the possibility of announcing only the introductory part and disposition of the verdict that has a large volume and requires a considerable amount of time to be announced, with the complete text of the verdict to be served (mailed in case of the recipient’s absence during the court hearing) on the day when it was announced to the parties to the judicial proceeding.</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>Prosecutor General’s Office of Ukraine ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>На виконання п.п. 1 п. 3.3.4.1.1 додатку 2 до Державної антикорупційної програми на 2023-2025 роки (далі - ДАП) ВРУ прийняла Закон України «Про внесення змін до статті 31 КПК України щодо вдосконалення порядку здійснення кримінального провадження» (Закон № 3655-IX). 
-З метою розв'язання проблеми, передбаченої п. 4.3.4 Антикорупційної стратегії на 2021 - 2025 роки, НАЗК розробило законопроект "Про внесення змін до ЦПК України, КАС України щодо вдосконалення порядку розгляду справ ВАКС", який зареєстровано у ВРУ (реєстр. № 14033 від 11.09.2025).
+    <t>ВРУ прийняла Закон України «Про внесення змін до статті 31 КПК України щодо вдосконалення порядку здійснення кримінального провадження» (Закон № 3655-IX), який змістовно відтворює положення п.п. 1 п. 3.3.4.1.1 додатку 2 ДАП. 
+З метою розв'язання проблеми, передбаченої п. 4.3.4 Антикорупційної стратегії на 2021 - 2025 роки, НАЗК розробило законопроект "Про внесення змін до ЦПК України, КАС України щодо вдосконалення порядку розгляду справ ВАКС", який зареєстровано у ВРУ від 11.09.2025 за № 14033.
 На виконання п.п. 2-8 п. 3.3.4.1.1 додатку 2 до ДАП розроблено законопроект «Про внесення змін до КПК України щодо неприпустимості зловживання процесуальними правами».
-04.08.2023 проведено громадське обговорення зазначеного законопроекту, який згодом був погоджений з усіма заінтересованими органами. НАЗК надіслало законопроект до Мін’юсту й отримало висновок правової експертизи про невідповідність вимогам нормопроектувальної техніки.
+04.08.2023 проведено громадське обговорення цього законопроекту, який згодом був погоджений з усіма заінтересованими органами. НАЗК надіслало законопроект до Мін’юсту й отримало висновок правової експертизи про невідповідність вимогам нормопроектувальної техніки.
 24.05.2024 НАЗК надіслало КМУ доопрацьований законопроект, який 25.06.2024 було винесено на Урядовий комітет, за результатами якого законопроект було повернуто.
-31.12.2024 НАЗК листом № 10-03/100227-24 направило зазначений законопроект на розгляд КМУ.
+31.12.2024 НАЗК направило зазначений законопроект на розгляд КМУ.
 Листом КМУ від 07.01.2025 № 6335/0/01-25 законопроект повернуто вдруге з огляду на необхідність узгодження розбіжностей з Мін'юстом.
 31.03.2025 зазначений законопроект був повторно направлений КМУ.
-На засіданні профільного Урядового комітету від 17.04.2025 законопроект було повернуто для узгодження позиції щодо нього з Мін'юстом, ДБР та Уповноваженим ВРУ з прав людини.
-[...3 lines deleted...]
-Станом на 31.12.2025 НАЗК готує вказаний законопроект для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд КМУ.</t>
+17.04.2025 Урядовий комітет повернув законопроект для узгодження позиції щодо нього з Мін'юстом, ДБР та Омбудсманом.
+НАЗК провело з відповідними інституціями низку узгоджувальних нарад, за результатами яких всі розбіжності були врегульовані.
+НАЗК повторно подало на розгляд КМУ відповідний законопроект (лист від 04.07.2025 № 10-03/58466-25).
+Зазначений законопроект згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК.
+Протягом 1 кварталу 2026 року НАЗК доопрацювало та направило відповідний законопроект на погодження до заінтересованих органів, для висловлення позиції та для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
+До законопроекту висловили зауваження чи пропозиції Мін'юст, НАБУ, САП, ВАКС, СБУ та ОГП.
+Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>