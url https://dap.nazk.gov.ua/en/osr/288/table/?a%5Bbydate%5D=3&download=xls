--- v1 (2026-07-03)
+++ v2 (2026-08-26)
@@ -132,51 +132,51 @@
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>ВРУ прийняла Закон України «Про внесення змін до статті 31 КПК України щодо вдосконалення порядку здійснення кримінального провадження» (Закон № 3655-IX), який змістовно відтворює положення п.п. 1 п. 3.3.4.1.1 додатку 2 ДАП. 
 З метою розв'язання проблеми, передбаченої п. 4.3.4 Антикорупційної стратегії на 2021 - 2025 роки, НАЗК розробило законопроект "Про внесення змін до ЦПК України, КАС України щодо вдосконалення порядку розгляду справ ВАКС", який зареєстровано у ВРУ від 11.09.2025 за № 14033.
 На виконання п.п. 2-8 п. 3.3.4.1.1 додатку 2 до ДАП розроблено законопроект «Про внесення змін до КПК України щодо неприпустимості зловживання процесуальними правами».
 04.08.2023 проведено громадське обговорення цього законопроекту, який згодом був погоджений з усіма заінтересованими органами. НАЗК надіслало законопроект до Мін’юсту й отримало висновок правової експертизи про невідповідність вимогам нормопроектувальної техніки.
 24.05.2024 НАЗК надіслало КМУ доопрацьований законопроект, який 25.06.2024 було винесено на Урядовий комітет, за результатами якого законопроект було повернуто.
 31.12.2024 НАЗК направило зазначений законопроект на розгляд КМУ.
 Листом КМУ від 07.01.2025 № 6335/0/01-25 законопроект повернуто вдруге з огляду на необхідність узгодження розбіжностей з Мін'юстом.
 31.03.2025 зазначений законопроект був повторно направлений КМУ.
 17.04.2025 Урядовий комітет повернув законопроект для узгодження позиції щодо нього з Мін'юстом, ДБР та Омбудсманом.
 НАЗК провело з відповідними інституціями низку узгоджувальних нарад, за результатами яких всі розбіжності були врегульовані.
 НАЗК повторно подало на розгляд КМУ відповідний законопроект (лист від 04.07.2025 № 10-03/58466-25).
 Зазначений законопроект згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК.
 Протягом 1 кварталу 2026 року НАЗК доопрацювало та направило відповідний законопроект на погодження до заінтересованих органів, для висловлення позиції та для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 До законопроекту висловили зауваження чи пропозиції Мін'юст, НАБУ, САП, ВАКС, СБУ та ОГП.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
+Протягом 2 кварталу 2026 року забезпечено внесення на розгляд Кабінету Міністрів України відповідного законопроекту.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>