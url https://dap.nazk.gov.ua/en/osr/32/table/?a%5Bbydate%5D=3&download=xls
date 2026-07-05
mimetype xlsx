--- v0 (2026-05-01)
+++ v1 (2026-07-05)
@@ -247,109 +247,109 @@
   </si>
   <si>
     <t>The curriculum and the educational and methodological handbook have passed expert examination. The expert committee has reviewed the expert opinions on the feasibility of using it in the educational process.</t>
   </si>
   <si>
     <t>Навчальна програма і навчально-методичний посібник пройшли експертизу.
 Рішенням експертної комісії з громадянської освіти та правознавства від 26.04.2024 (протокол № 3) навчально-методичному посібнику «Антикорупційний курс» для 9 класу закладів загальної середньої освіти (авт. колектив Офісу доброчесності НАЗК та ГО «ЕдКемп Україна» в межах проекту «Прозора школа») надано гриф «Схвалено для використання в освітньому процесі», який зареєстрований у Каталозі надання грифів навчальній літературі та навчальним програмам за № 3.0272-2024.
 Рішенням експертної комісії з громадянської та історичної освітньої галузі від 13.08.2025 (протокол № 10) навчальній програмі «Навчальна програма «Антикорупційний курс для 9 класу» надано гриф «Схвалено для використання в освітньому процесі», який зареєстрований у Каталозі надання грифів навчальній літературі та навчальним програмам за № БО - 0311-25.</t>
   </si>
   <si>
     <t>1.2.1.1.12</t>
   </si>
   <si>
     <t>Developing educational and methodological materials on anticorruption topics (anticorruption and integrity) for students pursuing professional (vocational) education, focusing on the development of cross-cutting civic and social competencies (with the possible involvement of NGOs and international technical assistance projects in this activity).</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>The educational and methodological materials have been developed.</t>
   </si>
   <si>
-    <t>За інформацією Управління просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, наказом Національного агентства з питань запобігання корупції (далі - Національне агентство) від 02.06.2025 №152/25 утворено робочу групу з розроблення навчально-методичних матеріалів з антикорупційної тематики (запобігання корупції та доброчесність) для здобувачів професійної (професійно-технічної) освіти в частині розвитку наскрізних громадянських та соціальних компетентностей.
+    <t>За інформацією наданою за попередні звітні періоди Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, наказом Національного агентства з питань запобігання корупції (далі - Національне агентство) від 02.06.2025 №152/25 утворено робочу групу з розроблення навчально-методичних матеріалів з антикорупційної тематики (запобігання корупції та доброчесність) для здобувачів професійної (професійно-технічної) освіти в частині розвитку наскрізних громадянських та соціальних компетентностей.
 Підготовлено проект навчально-методичних матеріалів та передано на ознайомлення Голові Національного агентства (службова записка №120-06/5970-25 від 30.06.2025).
 За інформацією, наданою виконавцем у IV кварталі 2025 року, навчально-методичні матеріали фіналізовані та готові до апробації пілотними закладами професійної освіти та подальшого використання. Упродовж січня-лютого буде завершено верстку та дизайн посібника.
 Разом з тим, надані для ознайомлення матеріали містять окремі редакційні та технічні коментарі, що свідчить про перебування документа на стадії редакційного доопрацювання.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.2.1.1.13</t>
   </si>
   <si>
     <t>Designation by the Ministry of Education and Science of anticorruption topics (anticorruption and integrity) as a mandatory component of state standards of professional (vocation) education (as a separate educational component or a cross-cutting component within other components)</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Ministry of Education and Science of Ukraine,
 State Scientific Institution “Institute of Education Content Modernization”</t>
   </si>
   <si>
     <t>The Ministry of Education and Science has designated anticorruption topics (anticorruption and integrity) as a mandatory component of state standards of professional (vocation) education (as a separate educational component or a cross-cutting component within other components).</t>
   </si>
   <si>
-    <t>За інформацією Управління просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, з прийняттям Закону України «Про професійну освіту» (№ 4574-IX від 21.08.2025), який набрав чинності 12.09.2025 року, розпочалась робота по розробці нового Державного стандарту професійної освіти, у якому тематика запобігання корупції та доброчесності отримає системне закріплення як окремий освітній компонент або наскрізна лінія.
-[...1 lines deleted...]
-єдиного державного стандарту професійної освіти, який визначає спільні підходи до структури, змісту, результатів навчання та формування наскрізних компетентностей для всіх професійних кваліфікацій.
+    <t>За інформацією наданою за попередні звітні періоди Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, з прийняттям Закону України «Про професійну освіту» (№ 4574-IX від 21.08.2025), який набрав чинності 12.09.2025 року, розпочалась робота по розробці нового Державного стандарту професійної освіти, у якому тематика запобігання корупції та доброчесності отримає системне закріплення як окремий освітній компонент або наскрізна лінія.
+Листом від 15.10.2025 № 137103003-25 Міністерство освіти і науки України повідомило НАЗК, що прийняття нового Закону України «Про професійну освіту» № 4574-IX започаткувало системне оновлення змісту професійної освіти. Одним із ключових нововведень є запровадження єдиного державного стандарту професійної освіти, який визначає спільні підходи до структури, змісту, результатів навчання та формування наскрізних компетентностей для всіх професійних кваліфікацій.
 Разом з тим, станом на кінець звітного періоду єдиний державний стандарт професійної освіти не затверджено, а отже відсутній нормативний акт, яким антикорупційну тематику визначено МОН як обов’язкову складову державних стандартів професійної (професійно-технічної) освіти.
 Також у державних стандартах професійної (професійно-технічної) освіти, затверджених до вересня 2025 року для окремих професій можна простежити антикорупційну тематику як обов’язкову складову освітнього процесу. Проте, це не свідчить про її системне визначення як обов’язкової складової державних стандартів у розумінні показника виконання заходу.
 Разом з тим, антикорупційна тематика інтегрується до:
 • освітніх програм, що реалізуються у закладах П(ПТ)О, з урахуванням можливості їх адаптації відповідно до типових та авторських навчальних планів;
 • навчальних предметів та модулів, зокрема: «Громадянська освіта», «Правознавство», «Основи трудового законодавства», «Охорона праці», «Етика ділових відносин» тощо.
 Також антикорупційна тематика реалізується в рамках виховної роботи, тренінгів, інтерактивних заходів у співпраці з представниками громадських організацій, проектів міжнародної технічної допомоги, НАЗК.
-Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним частково, оскільки станом на кінець звітного періоду єдиний державний стандарт професійної освіти не затверджено.</t>
+Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо, що захід є виконаним частково, оскільки станом на кінець звітного періоду єдиний державний стандарт професійної освіти не затверджено.</t>
   </si>
   <si>
     <t>1.2.1.1.14</t>
   </si>
   <si>
     <t>Updating the curricula of professional (vocational) education to incorporate the anticorruption topics (anticorruption and integrity) as a mandatory component (as a separate educational component or a cross-cutting component within other components).</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Anticorruption topics have been incorporated into a separate educational component. </t>
   </si>
   <si>
     <t>У зв’язку з набранням чинності 12.09.2025 Закону України «Про професійну освіту» від 21.08.2025 № 4574-IX розробляється єдиний стандарт професійної освіти.
 Єдиний стандарт професійної освіти визначить базові та наскрізні компетентності які інтегруються в освітніх програмах, та мають формуватися у кожного здобувача освіти.
 Новий єдиний стандарт професійної освіти створить можливість системно інтегрувати антикорупційну тематику в освітній процес та освітні програми.
+Після затвердження єдиного державного стандарту професійної освіти будуть розробляться та затверджуватись освітні прогами.
 Отже, виконання заходу буде можливе після остаточного виконання заходу 1.2.1.1.13.
 Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, констатуємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.2.1.1.15</t>
   </si>
   <si>
     <t>Developing educational and methodological materials on anticorruption topics (anticorruption, social and academic integrity) for first-year students pursuing a higher education (with the possible involvement of NGOs and international technical assistance projects in this activity)</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>According to the National Agency on Corruption Prevention, as of March 31, 2024, teaching materials have been developed, and “piloting of the discipline in 10 Ukrainian higher education institutions has been completed. The discipline is already being extended to other Ukrainian higher education institutions.”</t>
   </si>
   <si>
     <t>1.2.1.1.16</t>
   </si>
   <si>
     <t>Developing amendments to the Procedural Recommendations on the Development of Standards of Higher Education, approved by the order of the Ministry of Education and Science dated June 1, 2016, No. 600, which would supplement the list of mandatory general competencies for the academic degree of a bachelor with the competency defined as intolerance of corruption in all of its manifestations, an understanding of the inadmissibility of tolerating inequality and dishonesty</t>
   </si>
   <si>