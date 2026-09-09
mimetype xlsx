--- v1 (2026-07-05)
+++ v2 (2026-09-09)
@@ -247,108 +247,113 @@
   </si>
   <si>
     <t>The curriculum and the educational and methodological handbook have passed expert examination. The expert committee has reviewed the expert opinions on the feasibility of using it in the educational process.</t>
   </si>
   <si>
     <t>Навчальна програма і навчально-методичний посібник пройшли експертизу.
 Рішенням експертної комісії з громадянської освіти та правознавства від 26.04.2024 (протокол № 3) навчально-методичному посібнику «Антикорупційний курс» для 9 класу закладів загальної середньої освіти (авт. колектив Офісу доброчесності НАЗК та ГО «ЕдКемп Україна» в межах проекту «Прозора школа») надано гриф «Схвалено для використання в освітньому процесі», який зареєстрований у Каталозі надання грифів навчальній літературі та навчальним програмам за № 3.0272-2024.
 Рішенням експертної комісії з громадянської та історичної освітньої галузі від 13.08.2025 (протокол № 10) навчальній програмі «Навчальна програма «Антикорупційний курс для 9 класу» надано гриф «Схвалено для використання в освітньому процесі», який зареєстрований у Каталозі надання грифів навчальній літературі та навчальним програмам за № БО - 0311-25.</t>
   </si>
   <si>
     <t>1.2.1.1.12</t>
   </si>
   <si>
     <t>Developing educational and methodological materials on anticorruption topics (anticorruption and integrity) for students pursuing professional (vocational) education, focusing on the development of cross-cutting civic and social competencies (with the possible involvement of NGOs and international technical assistance projects in this activity).</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>The educational and methodological materials have been developed.</t>
   </si>
   <si>
-    <t>За інформацією наданою за попередні звітні періоди Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, наказом Національного агентства з питань запобігання корупції (далі - Національне агентство) від 02.06.2025 №152/25 утворено робочу групу з розроблення навчально-методичних матеріалів з антикорупційної тематики (запобігання корупції та доброчесність) для здобувачів професійної (професійно-технічної) освіти в частині розвитку наскрізних громадянських та соціальних компетентностей.
-[...2 lines deleted...]
-Разом з тим, надані для ознайомлення матеріали містять окремі редакційні та технічні коментарі, що свідчить про перебування документа на стадії редакційного доопрацювання.
+    <t>За інформацією наданою Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, наказом Національного агентства з питань запобігання корупції (далі - Національне агентство) від 02.06.2025 № 152/25 утворено робочу групу з розроблення навчально-методичних матеріалів з антикорупційної тематики (запобігання корупції та доброчесність) для здобувачів професійної (професійно-технічної) освіти в частині розвитку наскрізних громадянських та соціальних компетентностей.
+Підготовлено проект навчально-методичних матеріалів та передано на ознайомлення Голові Національного агентства (службова записка № 120-06/5970-25 від 30.06.2025).
+Станом на кінець звітного періоду навчально-методичні матеріали з антикорупційної тематики (запобігання корупції та доброчесність) для здобувачів професійної (професійно-технічної) освіти в частині розвитку наскрізних громадянських та соціальних компетентностей розроблено. Матеріали апробовані пілотними закладами професійної освіти. Сформована аналітична довідка про результати апробації.
+Разом з тим, верстка та дизайн посібника перебувають на стадії доопрацювання.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.2.1.1.13</t>
   </si>
   <si>
     <t>Designation by the Ministry of Education and Science of anticorruption topics (anticorruption and integrity) as a mandatory component of state standards of professional (vocation) education (as a separate educational component or a cross-cutting component within other components)</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Ministry of Education and Science of Ukraine,
 State Scientific Institution “Institute of Education Content Modernization”</t>
   </si>
   <si>
     <t>The Ministry of Education and Science has designated anticorruption topics (anticorruption and integrity) as a mandatory component of state standards of professional (vocation) education (as a separate educational component or a cross-cutting component within other components).</t>
   </si>
   <si>
-    <t>За інформацією наданою за попередні звітні періоди Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, з прийняттям Закону України «Про професійну освіту» (№ 4574-IX від 21.08.2025), який набрав чинності 12.09.2025 року, розпочалась робота по розробці нового Державного стандарту професійної освіти, у якому тематика запобігання корупції та доброчесності отримає системне закріплення як окремий освітній компонент або наскрізна лінія.
+    <t>За інформацією наданою  Управлінням просвітницької роботи та навчальних програм апарату Національного агентства з питань запобігання корупції, з прийняттям Закону України «Про професійну освіту» (№ 4574-IX від 21.08.2025), який набрав чинності 12.09.2025 року, розпочалась робота по розробці нового Державного стандарту професійної освіти, у якому тематика запобігання корупції та доброчесності отримає системне закріплення як окремий освітній компонент або наскрізна лінія.
 Листом від 15.10.2025 № 137103003-25 Міністерство освіти і науки України повідомило НАЗК, що прийняття нового Закону України «Про професійну освіту» № 4574-IX започаткувало системне оновлення змісту професійної освіти. Одним із ключових нововведень є запровадження єдиного державного стандарту професійної освіти, який визначає спільні підходи до структури, змісту, результатів навчання та формування наскрізних компетентностей для всіх професійних кваліфікацій.
 Разом з тим, станом на кінець звітного періоду єдиний державний стандарт професійної освіти не затверджено, а отже відсутній нормативний акт, яким антикорупційну тематику визначено МОН як обов’язкову складову державних стандартів професійної (професійно-технічної) освіти.
+Постановою КМУ від 25 липня 2024 р. № 851 «Про затвердження Державного стандарту профільної середньої освіти» затверджено Державний стандарт профільної середньої освіти, серед ціннісних орієнтирів якого визначено формування нетерпимості до корупції та проявів недоброчесності. Також у межах завдань під час формування громадянських і соціальних компетентностей визначено формування нульової толерантності до корупції.
+Зазначена постанова набирає чинності з 1 вересня 2027 року. 
+Таким чином, зазначений Державний стандарт дійсно містить антикорупційний компонент та має значення для професійної освіти. Зокрема, відповідно до статті 6 Закону України «Про професійну освіту» здобуття професійної освіти на основі базової середньої освіти здійснюється, як правило, з одночасним здобуттям профільної середньої освіти. Особа має право здобувати професійну освіту без здобуття профільної середньої освіти, яку вона може здобувати в іншому закладі освіти в будь-який інший час впродовж життя.
+Крім того, Державним стандартом профільної середньої освіти передбачено, що освітні програми профільної середньої освіти за професійним спрямуванням містять інші освітні компоненти, які повністю або частково охоплюють зміст стандарту професійної освіти та професійних стандартів (у разі їх відсутності — кваліфікаційні характеристики відповідних професій), або стандартів фахової передвищої освіти за відповідними спеціальностями, або стандартів спеціалізованої освіти. 
+Водночас  статтею 48 Закону України  «Про професійну освіту» передбачено, що стандарт професійної освіти розробляється центральним органом виконавчої влади у сфері освіти і науки, затверджується Кабінетом Міністрів України та переглядається на предмет його актуальності не менше ніж один раз на 10 років.
+Отже, затвердження Державного стандарту профільної середньої освіти забезпечує врахування антикорупційної тематики у змісті профільної середньої освіти, у тому числі профільної середньої освіти, що здобувається за професійним спрямуванням. Водночас зазначене не забезпечує виконання заходу в частині визначення антикорупційної тематики як обов’язкової складової саме стандарту професійної освіти. 
 Також у державних стандартах професійної (професійно-технічної) освіти, затверджених до вересня 2025 року для окремих професій можна простежити антикорупційну тематику як обов’язкову складову освітнього процесу. Проте, це не свідчить про її системне визначення як обов’язкової складової державних стандартів у розумінні показника виконання заходу.
 Разом з тим, антикорупційна тематика інтегрується до:
 • освітніх програм, що реалізуються у закладах П(ПТ)О, з урахуванням можливості їх адаптації відповідно до типових та авторських навчальних планів;
 • навчальних предметів та модулів, зокрема: «Громадянська освіта», «Правознавство», «Основи трудового законодавства», «Охорона праці», «Етика ділових відносин» тощо.
 Також антикорупційна тематика реалізується в рамках виховної роботи, тренінгів, інтерактивних заходів у співпраці з представниками громадських організацій, проектів міжнародної технічної допомоги, НАЗК.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо, що захід є виконаним частково, оскільки станом на кінець звітного періоду єдиний державний стандарт професійної освіти не затверджено.</t>
   </si>
   <si>
     <t>1.2.1.1.14</t>
   </si>
   <si>
     <t>Updating the curricula of professional (vocational) education to incorporate the anticorruption topics (anticorruption and integrity) as a mandatory component (as a separate educational component or a cross-cutting component within other components).</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Anticorruption topics have been incorporated into a separate educational component. </t>
   </si>
   <si>
     <t>У зв’язку з набранням чинності 12.09.2025 Закону України «Про професійну освіту» від 21.08.2025 № 4574-IX розробляється єдиний стандарт професійної освіти.
 Єдиний стандарт професійної освіти визначить базові та наскрізні компетентності які інтегруються в освітніх програмах, та мають формуватися у кожного здобувача освіти.
-Новий єдиний стандарт професійної освіти створить можливість системно інтегрувати антикорупційну тематику в освітній процес та освітні програми.
 Після затвердження єдиного державного стандарту професійної освіти будуть розробляться та затверджуватись освітні прогами.
 Отже, виконання заходу буде можливе після остаточного виконання заходу 1.2.1.1.13.
 Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, констатуємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.2.1.1.15</t>
   </si>
   <si>
     <t>Developing educational and methodological materials on anticorruption topics (anticorruption, social and academic integrity) for first-year students pursuing a higher education (with the possible involvement of NGOs and international technical assistance projects in this activity)</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>According to the National Agency on Corruption Prevention, as of March 31, 2024, teaching materials have been developed, and “piloting of the discipline in 10 Ukrainian higher education institutions has been completed. The discipline is already being extended to other Ukrainian higher education institutions.”</t>
   </si>
   <si>
     <t>1.2.1.1.16</t>
   </si>
   <si>
     <t>Developing amendments to the Procedural Recommendations on the Development of Standards of Higher Education, approved by the order of the Ministry of Education and Science dated June 1, 2016, No. 600, which would supplement the list of mandatory general competencies for the academic degree of a bachelor with the competency defined as intolerance of corruption in all of its manifestations, an understanding of the inadmissibility of tolerating inequality and dishonesty</t>
   </si>